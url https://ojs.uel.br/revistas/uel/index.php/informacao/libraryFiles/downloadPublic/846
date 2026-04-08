--- v0 (2026-01-16)
+++ v1 (2026-04-08)
@@ -1,2982 +1,5684 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7123D1B8" w14:textId="77777777" w:rsidR="00440DBF" w:rsidRPr="00D379CC" w:rsidRDefault="00440DBF" w:rsidP="00B14573">
-[...97 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="71A74C8B" w14:textId="249102BE" w:rsidR="00EA5F52" w:rsidRPr="00FF294D" w:rsidRDefault="00592986" w:rsidP="0085415A">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF294D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A74CF9" wp14:editId="3F14A94F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4599305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>-282575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1236345" cy="265430"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name="Caixa de Texto 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1236345" cy="265430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="71A74D19" w14:textId="67EB3C0A" w:rsidR="00834332" w:rsidRPr="00D35AA6" w:rsidRDefault="00834332" w:rsidP="00DE711E">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="0072AA"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00D35AA6">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="0072AA"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>eISSN</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00D35AA6">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="0072AA"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 1981-892</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FB0633" w:rsidRPr="00D35AA6">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="0072AA"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>0</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="71A74CF9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:362.15pt;margin-top:-22.25pt;width:97.35pt;height:20.9pt;z-index:-251618304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjxyRK+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817LlRxPBcpAmTVEg&#10;fQBpP4CmKIsoyWWXtCX367ukHMdob0V1ILhacnZndri+GaxhB4VBg6v5bDLlTDkJjXa7mn//9vDm&#10;irMQhWuEAadqflSB32xev1r3vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHyRbQikgh7ooGRU/o&#10;1hTldLoqesDGI0gVAv29H5N8k/HbVsn4pW2DiszUnHqLecW8btNabNai2qHwnZanNsQ/dGGFdlT0&#10;DHUvomB71H9BWS0RArRxIsEW0LZaqsyB2Mymf7B56oRXmQuJE/xZpvD/YOXnw5P/iiwO72CgAWYS&#10;wT+C/BGYg7tOuJ26RYS+U6KhwrMkWdH7UJ2uJqlDFRLItv8EDQ1Z7CNkoKFFm1QhnozQaQDHs+hq&#10;iEymkuV8NV8sOZOUK1fLxTxPpRDV822PIX5QYFna1BxpqBldHB5DTN2I6vlIKubgQRuTB2sc62t+&#10;vSyX+cJFxupIvjPa1vxqmr7RCYnke9fky1FoM+6pgHEn1onoSDkO24EOJvZbaI7EH2H0F70H2nSA&#10;vzjryVs1Dz/3AhVn5qMjDa9ni0UyYw4Wy7clBXiZ2V5mhJMEVfPI2bi9i9nAI9db0rrVWYaXTk69&#10;kmeyOid/J1NexvnUyyvc/AYAAP//AwBQSwMEFAAGAAgAAAAhAAznlLffAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I+w+RJ3HbkpWO0a7phEBcQYwPabes8dqKxqmabC3/HnOCo+1H&#10;r5+32E2uExccQutJw2qpQCBV3rZUa3h/e1rcgQjRkDWdJ9TwjQF25eyqMLn1I73iZR9rwSEUcqOh&#10;ibHPpQxVg86Epe+R+HbygzORx6GWdjAjh7tOJkrdSmda4g+N6fGhweprf3YaPp5Ph89UvdSPbt2P&#10;flKSXCa1vp5P91sQEaf4B8OvPqtDyU5HfyYbRKdhk6Q3jGpYpOkaBBPZKuN2R94kG5BlIf9XKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY8ckSvgBAADNAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADOeUt98AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71A74D19" w14:textId="67EB3C0A" w:rsidR="00834332" w:rsidRPr="00D35AA6" w:rsidRDefault="00834332" w:rsidP="00DE711E">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="0072AA"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00D35AA6">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="0072AA"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>eISSN</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00D35AA6">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="0072AA"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1981-892</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FB0633" w:rsidRPr="00D35AA6">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="0072AA"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>0</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00FF294D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...848 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="101E003F" wp14:editId="492C475D">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Imagem 5"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654143" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A74CF7" wp14:editId="70965D92">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>6350</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>30480</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7559987" cy="1021208"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Imagem 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="10" name="Imagem 10"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7559987" cy="1021208"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="0085415A" w:rsidRPr="00FF294D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A74CFB" wp14:editId="479B2722">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3637915</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="topMargin">
+                  <wp:posOffset>546100</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2195195" cy="240665"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Caixa de Texto 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2195195" cy="240665"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="71A74D1A" w14:textId="74009C8D" w:rsidR="00DE711E" w:rsidRPr="00493EF2" w:rsidRDefault="00DE711E" w:rsidP="00DE711E">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>DOI: 10.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EF5B72" w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>543</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>/1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B77E44" w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>81-8</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>92</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>0.202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>v</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>31</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>n1p</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003A4A6C" w:rsidRPr="00493EF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                                <w:w w:val="92"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="71A74CFB" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:286.45pt;margin-top:43pt;width:172.85pt;height:18.95pt;z-index:-251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWt9al+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X/yhJGusOFXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wW7abS+VbMsBFw4955zD9vrUStyFM5LMDUtFjklwnBopdnX9OeP+3dX&#10;lPjATMsUGFHTk/D0evf2zXawlSihB9UKRxDE+GqwNe1DsFWWed4LzfwCrDAY7MBpFnDp9lnr2IDo&#10;WmVlnq+zAVxrHXDhPe7eTUG6S/hdJ3j41nVeBKJqirWFNLo0NnHMdltW7R2zveRzGewVVWgmDSY9&#10;Q92xwMjByRdQWnIHHrqw4KAz6DrJReKAbIr8HzaPPbMicUFxvD3L5P8fLP96fLTfHQnjBxixgYmE&#10;tw/Af3li4LZnZi9unIOhF6zFxEWULBusr+arUWpf+QjSDF+gxSazQ4AENHZOR1WQJ0F0bMDpLLoY&#10;A+G4WRabFf6UcIyVy3y9XqUUrHq6bZ0PnwRoEic1ddjUhM6ODz7Ealj1dCQmM3AvlUqNVYYMNd2s&#10;ylW6cBHRMqDvlNQ1vcrjNzkhkvxo2nQ5MKmmOSZQZmYdiU6Uw9iMRLazJFGEBtoTyuBgshk+C5z0&#10;4P5QMqDFaup/H5gTlKjPBqXcFMtl9GRaLFfvS1y4y0hzGWGGI1RNAyXT9DYkH0+Ub1DyTiY1niuZ&#10;S0brJJFmm0dvXq7TqefHuPsLAAD//wMAUEsDBBQABgAIAAAAIQCp6X6q3gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1AQxLiVAjEFdRCK3Fz420SEa+j2G3C37Oc4Lja&#10;p5k35Xp2vTjjGDpPGpYLBQKp9rajRsPH+8tNBiJEQ9b0nlDDNwZYV5cXpSmsn2iD521sBIdQKIyG&#10;NsahkDLULToTFn5A4t/Rj85EPsdG2tFMHO56mSiVSmc64obWDPjUYv21PTkNu9fj5/5OvTXPbjVM&#10;flaSXC61vr6aHx9ARJzjHwy/+qwOFTsd/IlsEL2G1X2SM6ohS3kTA/kyS0EcmExuc5BVKf9PqH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlrfWpfkBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqel+qt4AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71A74D1A" w14:textId="74009C8D" w:rsidR="00DE711E" w:rsidRPr="00493EF2" w:rsidRDefault="00DE711E" w:rsidP="00DE711E">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>DOI: 10.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EF5B72" w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>543</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>/1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B77E44" w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>81-8</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>92</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>0.202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>v</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>31</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>n1p</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003A4A6C" w:rsidRPr="00493EF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1719" w:tblpY="165"/>
+        <w:tblW w:w="9014" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0072AA"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9014"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA5F52" w14:paraId="71A74C8E" w14:textId="77777777" w:rsidTr="0044132D">
+        <w:trPr>
+          <w:trHeight w:val="1875"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9014" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0072AA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74C8C" w14:textId="5DE53BD8" w:rsidR="00EA5F52" w:rsidRDefault="00EA5F52" w:rsidP="0044132D">
+            <w:pPr>
+              <w:pStyle w:val="TtuloInfoInfo"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00650ED2">
+              <w:t>Título</w:t>
+            </w:r>
+            <w:r w:rsidR="0002056D" w:rsidRPr="0002056D">
+              <w:t xml:space="preserve"> do artigo na língua original, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0002056D" w:rsidRPr="0002056D">
+              <w:t>arial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0002056D" w:rsidRPr="0002056D">
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0002056D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0002056D" w:rsidRPr="0002056D">
+              <w:t>, negrito, centralizado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74C8D" w14:textId="6BF79494" w:rsidR="00EA5F52" w:rsidRPr="005D0C9B" w:rsidRDefault="008728E8" w:rsidP="0044132D">
+            <w:pPr>
+              <w:pStyle w:val="SubttuloInfoInfo"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C9B">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5F52" w:rsidRPr="005D0C9B">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ubtítulo em </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EA5F52" w:rsidRPr="005D0C9B">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>arial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EA5F52" w:rsidRPr="005D0C9B">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0C9B">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002C4A97" w:rsidRPr="005D0C9B">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>sem negrito</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0C9B">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, centralizado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71A74C8F" w14:textId="77777777" w:rsidR="00E37AFA" w:rsidRPr="00A873BD" w:rsidRDefault="00E37AFA" w:rsidP="00A36D5B">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F887307" w14:textId="44E147CD" w:rsidR="00EB0DB7" w:rsidRDefault="00EC1064" w:rsidP="005847E5">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:ind w:right="56"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não </w:t>
+      </w:r>
+      <w:r w:rsidR="00900E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>inserir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neste arquivo o nome dos autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555A32E9" w14:textId="25A5A708" w:rsidR="00900E2E" w:rsidRDefault="00900E2E" w:rsidP="005520E9">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8D886E" w14:textId="77777777" w:rsidR="00BA6803" w:rsidRPr="00BA6803" w:rsidRDefault="00BA6803" w:rsidP="00BA6803">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="117"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="613"/>
+        <w:gridCol w:w="3739"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="612"/>
+        <w:gridCol w:w="3579"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00493EF2" w:rsidRPr="00493EF2" w14:paraId="71A74C96" w14:textId="77777777" w:rsidTr="00B602FA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74C90" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71A74CFD" wp14:editId="449B9753">
+                  <wp:extent cx="252000" cy="252000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="13" name="Imagem 13">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="13" name="Imagem 13">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="252000" cy="252000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3739" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74C91" w14:textId="3723C3DD" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0011220C">
+            <w:pPr>
+              <w:pStyle w:val="AutorInfoInfo"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="-113"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:t>Nome do Autor(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74C93" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="612" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74C94" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71A74CFF" wp14:editId="401FFECC">
+                  <wp:extent cx="252000" cy="252000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="5" name="Imagem 5">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Imagem 5">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="252000" cy="252000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74C95" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="002B2433">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nome do Autor(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00493EF2" w:rsidRPr="00493EF2" w14:paraId="71A74C9B" w14:textId="77777777" w:rsidTr="00B602FA">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4352" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3C7DA1" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="00437C6F">
+            <w:pPr>
+              <w:pStyle w:val="BiografiaInfoInfo"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:t xml:space="preserve">Doutor(a) em Ciência da Informação pela Universidade Estadual de Londrina (UEL). Docente do Departamento de Ciência da Informação da UEL. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B25D1E" w:rsidRPr="00493EF2">
+              <w:t>Londrina, Brasil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74C97" w14:textId="523C57F4" w:rsidR="00624373" w:rsidRPr="00493EF2" w:rsidRDefault="00624373" w:rsidP="00061DC1">
+            <w:pPr>
+              <w:pStyle w:val="BiografiaInfoInfo"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>email@instituição.br</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74C99" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="000C7EFE">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581938F7" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="00674061">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Doutor(a) em Ciência da Informação pela Universidade Estadual de Londrina (UEL). Docente do Departamento de Ciência da Informação da UEL.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D74ED" w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Londrina, Brasil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74C9A" w14:textId="5AAB3378" w:rsidR="00624373" w:rsidRPr="00493EF2" w:rsidRDefault="00624373" w:rsidP="00061DC1">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>email@instituição.br</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00493EF2" w:rsidRPr="00493EF2" w14:paraId="71A74CA7" w14:textId="77777777" w:rsidTr="00B602FA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CA1" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71A74D01" wp14:editId="200917CE">
+                  <wp:extent cx="252000" cy="252000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="15" name="Imagem 15">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="15" name="Imagem 15">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="252000" cy="252000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3739" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CA2" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0011220C">
+            <w:pPr>
+              <w:pStyle w:val="AutorInfoInfo"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:t>Nome do Autor(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CA4" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="612" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CA5" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71A74D03" wp14:editId="09315521">
+                  <wp:extent cx="252000" cy="252000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="19" name="Imagem 19">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="19" name="Imagem 19">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="252000" cy="252000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CA6" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="002B2433">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nome do Autor(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00493EF2" w:rsidRPr="00493EF2" w14:paraId="71A74CAC" w14:textId="77777777" w:rsidTr="00B602FA">
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4352" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F08D192" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="00674061">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Doutor(a) em Ciência da Informação pela Universidade Estadual de Londrina (UEL). Docente do Departamento de Ciência da Informação da UEL.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D74ED" w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Londrina, Brasil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74CA8" w14:textId="005C91DA" w:rsidR="00624373" w:rsidRPr="00493EF2" w:rsidRDefault="00624373" w:rsidP="00A44E1F">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>email@instituição.br</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CAA" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="000C7EFE">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:before="160" w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0786DDAF" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="00674061">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Doutor(a) em Ciência da Informação pela Universidade Estadual de Londrina (UEL). Docente do Departamento de Ciência da Informação da UEL.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D74ED" w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Londrina, Brasil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74CAB" w14:textId="5BF33DD7" w:rsidR="00624373" w:rsidRPr="00493EF2" w:rsidRDefault="00624373" w:rsidP="00E82FC6">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>email@instituição.br</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00493EF2" w:rsidRPr="00493EF2" w14:paraId="71A74CB7" w14:textId="77777777" w:rsidTr="00B602FA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CB2" w14:textId="40A252D2" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71A74D05" wp14:editId="17E30CB6">
+                  <wp:extent cx="252000" cy="252000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="18" name="Imagem 18">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="18" name="Imagem 18">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="252000" cy="252000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3739" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CB3" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0011220C">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:ind w:left="-113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nome do Autor(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CB5" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:noProof/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CB6" w14:textId="67A1911D" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="0063063A">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00493EF2" w:rsidRPr="00493EF2" w14:paraId="71A74CBC" w14:textId="77777777" w:rsidTr="00B602FA">
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4352" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C97B950" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="00323BD0">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Doutor(a) em Ciência da Informação pela Universidade Estadual de Londrina (UEL). Docente do Departamento de Ciência da Informação da UEL.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D74ED" w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Londrina, Brasil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74CB8" w14:textId="33ACEF94" w:rsidR="00624373" w:rsidRPr="00493EF2" w:rsidRDefault="00624373" w:rsidP="00A44E1F">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00493EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>email@instituição.br</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CBA" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="000C7EFE">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:before="160" w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CBB" w14:textId="77777777" w:rsidR="00B85F58" w:rsidRPr="00493EF2" w:rsidRDefault="00B85F58" w:rsidP="000C7EFE">
+            <w:pPr>
+              <w:pStyle w:val="SemEspaamento"/>
+              <w:spacing w:before="160" w:after="160"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="E7E6E6" w:themeColor="background2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71A74CD6" w14:textId="77777777" w:rsidR="0063063A" w:rsidRDefault="0063063A" w:rsidP="00C86B5A">
+      <w:pPr>
+        <w:pStyle w:val="ResumoTtuloInfoInfo"/>
+        <w:spacing w:before="480"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A517CF">
+        <w:t>Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A74CD9" w14:textId="3C2D07B8" w:rsidR="0063063A" w:rsidRPr="00E939C1" w:rsidRDefault="009009E0" w:rsidP="00956EC9">
+      <w:pPr>
+        <w:pStyle w:val="ResumoInfoInfo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750EA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4AAA" w:rsidRPr="00DE4AAA">
+        <w:t xml:space="preserve">informar os objetivos </w:t>
+      </w:r>
+      <w:r w:rsidR="009E58A0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t>Apresentar o resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="007269A6">
+        <w:t xml:space="preserve"> estruturado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">, em português, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2B0B" w:rsidRPr="009F2B0B">
+        <w:t>entre 150 e 250 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2B0B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2B0B" w:rsidRPr="009F2B0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00020C66" w:rsidRPr="00555364">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>conforme os </w:t>
+      </w:r>
+      <w:r w:rsidR="00020C66" w:rsidRPr="009E58A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="00020C66" w:rsidRPr="00555364">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> descritos no artigo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00020C66" w:rsidRPr="00CE2E6D">
+          <w:rPr>
+            <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>Perfil de Aplicação para Resumos Estruturados</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00020C66" w:rsidRPr="00CE2E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> (PARE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00557212">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t xml:space="preserve"> Utilizar fonte Arial 11, espaço simples, justificada</w:t>
+      </w:r>
+      <w:r w:rsidR="0009545A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750EA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metodologia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">: indicar a metodologia utilizada. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">: expor os resultados obtidos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750EA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conclusões</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009009E0">
+        <w:t>: destacar as principais conclusões.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A74CDA" w14:textId="3073DEEF" w:rsidR="00CB142C" w:rsidRDefault="0063063A" w:rsidP="00004FEC">
+      <w:pPr>
+        <w:pStyle w:val="DescritoresInfoInfo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D566D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Descritores:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0133" w:rsidRPr="000C0133">
+        <w:t>Descritor 1. Descritor 2. Descritor 3. Descritor 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB7B572" w14:textId="30C7755C" w:rsidR="0078036B" w:rsidRPr="00493EF2" w:rsidRDefault="0078036B" w:rsidP="0078036B">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Recebido em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 01</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86B5A" w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86B5A" w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004F453A" w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceito em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11.02.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B291C64" w14:textId="73332F92" w:rsidR="00A9489C" w:rsidRDefault="00A9489C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A74CDC" w14:textId="402B63E5" w:rsidR="00EB2955" w:rsidRDefault="00F44E04" w:rsidP="007E2A5C">
+      <w:pPr>
+        <w:pStyle w:val="Seo1PrimriaInfoInfo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1575">
+        <w:lastRenderedPageBreak/>
+        <w:t>Introdução</w:t>
+      </w:r>
+      <w:r w:rsidR="00515038">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE9EA24" w14:textId="77777777" w:rsidR="009A3A15" w:rsidRDefault="009A3A15" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possui estilos criados para todos os principais tópicos necessários para a elaboração do artigo, use-os preferencialmente ao invés de configurar o texto manualmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A7FBC3" w14:textId="26DCC25D" w:rsidR="00246ABA" w:rsidRPr="009A3A15" w:rsidRDefault="00246ABA" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Os principais estilos u</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2E5D">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tilizados no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F2E5D" w:rsidRPr="001F2E5D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F2E5D">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> são:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12AFD">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2E5D">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F2E5D">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF1B0A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12AFD">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1B0A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>para os títulos em português, inglês e espanhol; Subtítulo</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12AFD">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quando for o caso para os </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A85">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">três idiomas; </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB719C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A85">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>esumo</w:t>
+      </w:r>
+      <w:r w:rsidR="0074079C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A85">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E44A85">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E44A85">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB719C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A85">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para o título do resumo nos três idiomas; </w:t>
+      </w:r>
+      <w:r w:rsidR="00631244" w:rsidRPr="00631244">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00631244" w:rsidRPr="00631244">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00631244" w:rsidRPr="00631244">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - para o t</w:t>
+      </w:r>
+      <w:r w:rsidR="00631244">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>exto</w:t>
+      </w:r>
+      <w:r w:rsidR="00631244" w:rsidRPr="00631244">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do resumo nos três idiomas</w:t>
+      </w:r>
+      <w:r w:rsidR="00631244">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00631244" w:rsidRPr="00631244">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0097568B">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seção </w:t>
+      </w:r>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="002029DA">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0097568B">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>rimária</w:t>
+      </w:r>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A300D5" w:rsidRPr="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E1614B">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Seção </w:t>
+      </w:r>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="002029DA">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1614B">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ecundária</w:t>
+      </w:r>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E1614B">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D739CE">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002029DA">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D739CE">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eção </w:t>
+      </w:r>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="002029DA">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00D739CE">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erciária </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A300D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006356A3">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00D739CE">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>para as subdivisões dos t</w:t>
+      </w:r>
+      <w:r w:rsidR="00840854">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ítulos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D739CE">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00840854">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o texto; </w:t>
+      </w:r>
+      <w:r w:rsidR="006356A3">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006356A3">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006356A3">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – para o texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92D2E">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00371E10">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Citação</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB719C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92D2E">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A92D2E">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB719C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00371E10">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para as citações diretas </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12AFD">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do texto; </w:t>
+      </w:r>
+      <w:r w:rsidR="00015E84" w:rsidRPr="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referências </w:t>
+      </w:r>
+      <w:r w:rsidR="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00015E84" w:rsidRPr="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00015E84" w:rsidRPr="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - para </w:t>
+      </w:r>
+      <w:r w:rsidR="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o título das </w:t>
+      </w:r>
+      <w:r w:rsidR="00015E84" w:rsidRPr="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>referências bibliográficas</w:t>
+      </w:r>
+      <w:r w:rsidR="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00015E84" w:rsidRPr="00015E84">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00840854">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referências </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92D2E">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A92D2E">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB719C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00840854">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para as </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12AFD">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>referências bibliográficas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7A27">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Nota de </w:t>
+      </w:r>
+      <w:r w:rsidR="002029DA">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7A27">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>odapé</w:t>
+      </w:r>
+      <w:r w:rsidR="002029DA">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A92D2E">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Info&amp;Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A92D2E">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002029DA">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>– para as notas de rodapé</w:t>
+      </w:r>
+      <w:r w:rsidR="00513CCF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inseridas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07043E1C" w14:textId="5052F485" w:rsidR="00537F31" w:rsidRDefault="009A3A15" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Um artigo deve conter partes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>pré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>-textuais (título, autoria, resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="00664EE7">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00223882">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>descritores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>), partes textuais (introdução, desenvolvimento desdobrado em subitens, e considerações finais apresentando a conclusão do estudo) e as partes pós-textuais, que neste formato restringe-se às referências bibliográficas de obras citadas ao longo do texto.</w:t>
+      </w:r>
+      <w:r w:rsidR="0007491A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Os</w:t>
+      </w:r>
+      <w:r w:rsidR="0007491A" w:rsidRPr="00537F31">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nome</w:t>
+      </w:r>
+      <w:r w:rsidR="0007491A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0007491A" w:rsidRPr="00537F31">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos autores</w:t>
+      </w:r>
+      <w:r w:rsidR="0007491A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> são </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2C9C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>inserido</w:t>
+      </w:r>
+      <w:r w:rsidR="0007491A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2C9C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> somente após </w:t>
+      </w:r>
+      <w:r w:rsidR="005C767D">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>o aceite da submissão</w:t>
+      </w:r>
+      <w:r w:rsidR="0007491A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28094D04" w14:textId="6ADA7E85" w:rsidR="002D6762" w:rsidRPr="00F763B4" w:rsidRDefault="002D6762" w:rsidP="004A2B28">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6762">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os metadados </w:t>
+      </w:r>
+      <w:r w:rsidR="00664EE7">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do texto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6762">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>devem ser corretamente preenchidos no sistema da revista, incluindo o ORCID de todos os autores.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03F5F">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D714A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>A estrutura utilizada para a biografia dos autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03F5F">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6738">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a seguinte: </w:t>
+      </w:r>
+      <w:r w:rsidR="001331F8">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>principal formação acadêmica</w:t>
+      </w:r>
+      <w:r w:rsidR="00086256">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, atuação profissional</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC041C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F55">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atual </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC041C">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>e e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="008A62A2">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, como, por exemplo, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A41">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2B28">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Doutor(a) em Ciência da Informação pela Universidade Estadual de Londrina (UEL). Docente do Departamento de Ciência da Informação da UEL. Londrina, Brasil</w:t>
+      </w:r>
+      <w:r w:rsidR="00F763B4">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2B28" w:rsidRPr="00F763B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>email@instituição.br</w:t>
+      </w:r>
+      <w:r w:rsidR="00F763B4">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F65611" w14:textId="77777777" w:rsidR="00182B88" w:rsidRPr="009A3A15" w:rsidRDefault="00182B88" w:rsidP="00182B88">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ao longo do texto devem ser observadas as normas atualizadas da Associação Brasileira de Normas Técnicas (ABNT), especialmente as seguintes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F507317" w14:textId="77777777" w:rsidR="00182B88" w:rsidRPr="009A3A15" w:rsidRDefault="00182B88" w:rsidP="00182B88">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>NBR 6022 - Apresentação de artigos de publicações periódicas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5BF394" w14:textId="77777777" w:rsidR="00182B88" w:rsidRPr="009A3A15" w:rsidRDefault="00182B88" w:rsidP="00182B88">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>NBR 6023 - Referências bibliográficas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9C2D6A" w14:textId="77777777" w:rsidR="00182B88" w:rsidRPr="009A3A15" w:rsidRDefault="00182B88" w:rsidP="00182B88">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>NBR 6024 - Numeração progressiva das seções de um documento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168BF9AE" w14:textId="7C249426" w:rsidR="00182B88" w:rsidRDefault="00182B88" w:rsidP="00EE4DFF">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>NBR 10520 Apresentação de citações em documentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F869FD" w14:textId="77777777" w:rsidR="00971BCC" w:rsidRPr="00EE4DFF" w:rsidRDefault="00971BCC" w:rsidP="00EE4DFF">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD87C0B" w14:textId="60767A3F" w:rsidR="004027EE" w:rsidRDefault="001B6A70" w:rsidP="00E058F5">
+      <w:pPr>
+        <w:pStyle w:val="Seo11SecundriaInfoInfo"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Configurações do Arquivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0B8842" w14:textId="72BC6E90" w:rsidR="001B6A70" w:rsidRDefault="008F6687" w:rsidP="001B6A70">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ao enviar a submissão o texto deve estar inserido neste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21187">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21187">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6A70" w:rsidRPr="001B6A70">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>identificação de autoria do trabalho removida do arquivo e da opção Propriedades no Word</w:t>
+      </w:r>
+      <w:r w:rsidR="005F72AE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. As demais formatações são apresentadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03E61">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a seguir.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6A70" w:rsidRPr="001B6A70">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6149D2F7" w14:textId="6DBD0BBB" w:rsidR="00C002D2" w:rsidRPr="00C002D2" w:rsidRDefault="001B6A70" w:rsidP="00C002D2">
+      <w:pPr>
+        <w:pStyle w:val="Seo111TerciriaInfoInfo"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Formatação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B71FD68" w14:textId="4C4599E6" w:rsidR="009A3A15" w:rsidRPr="009A3A15" w:rsidRDefault="00FA1C1E" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Conforme as Diretrizes para os autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5B7B">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, o</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3A15" w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto deve ser formatado em Arial, 12, espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31B09">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3A15" w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> linha</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31B09">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3A15" w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,5, justificado. Deve haver uma linha de espaço entre o título de cada sessão e o primeiro parágrafo. A primeira linha de cada parágrafo deve apresentar entrada de 1,25, conforme este modelo. O texto deverá apresentar os parágrafos sem espaço</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3A15" w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="009A3A15" w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre eles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1DAA05" w14:textId="43AE2BD3" w:rsidR="009A3A15" w:rsidRDefault="009A3A15" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Especificações de layout da página: Tamanho A4 (21cm X 29,7cm), margens superior</w:t>
+      </w:r>
+      <w:r w:rsidR="00867F67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e esquerda</w:t>
+      </w:r>
+      <w:r w:rsidR="00064182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 3 cm e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>inferior</w:t>
+      </w:r>
+      <w:r w:rsidR="00064182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direita de </w:t>
+      </w:r>
+      <w:r w:rsidR="00064182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm. Não é necessário utilizar numeração de páginas.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2145">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2145" w:rsidRPr="003C2145">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>O texto deve conter entre 20 e 25 páginas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1DA96" w14:textId="6F193831" w:rsidR="00DF363E" w:rsidRDefault="006310B2" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006310B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Os agradecimentos, se houver, devem figurar após o texto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006310B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Apêndices/anexos devem ser utilizados quando estritamente necessários.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B30B3D0" w14:textId="1B69080A" w:rsidR="00ED253C" w:rsidRPr="009A3A15" w:rsidRDefault="00ED253C" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED253C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Use a forma completa do nome de todas as organizações e entidades normalmente conhecidas por suas siglas na primeira ocorrência e, subsequentemente, basta usar a sigla, por exemplo, Conselho Nacional de Pesquisa (CNPq). Números de um a dez devem ser escritos por extenso. Termos estrangeiros, títulos/nomes de obras (livros, periódicos, filmes, programas, por exemplo) devem ser marcados em itálico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C107235" w14:textId="006957BA" w:rsidR="009A3A15" w:rsidRPr="009A3A15" w:rsidRDefault="00DE4971" w:rsidP="0099511F">
+      <w:pPr>
+        <w:pStyle w:val="Seo1PrimriaInfoInfo"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:t>lustrações, gráficos, quadros...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFA46C7" w14:textId="1DDDE1C4" w:rsidR="009A3A15" w:rsidRDefault="009A3A15" w:rsidP="005F3F8E">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As ilustrações, figuras, gráficos, quadros, tabelas e outros elementos similares </w:t>
+      </w:r>
+      <w:r w:rsidR="00397369" w:rsidRPr="00C235E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>gráficos (incluídos se estritamente necessários)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4198C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devem ser apresentados numerados em algarismos arábicos, sequenciais, inscritos na parte superior do elemento, precedido pelo título explicativo do elemento. A fonte deve ser colocada abaixo do elemento para indicar a autoridade dos dados e/ou informações da tabela, precedida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>da palavra Fonte, conforme Figura 1. Deve ser obrigatoriamente inserida, mesmo que a ilustração seja do próprio autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AE582C" w14:textId="21648106" w:rsidR="00D9217C" w:rsidRPr="00A35A77" w:rsidRDefault="00D9217C" w:rsidP="004D478A">
+      <w:pPr>
+        <w:pStyle w:val="Figuras"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9217C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1 – </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6AAC" w:rsidRPr="006E0213">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Capa identitária da Info</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A77" w:rsidRPr="006E0213">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rmação </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6AAC" w:rsidRPr="006E0213">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A77" w:rsidRPr="006E0213">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6AAC" w:rsidRPr="006E0213">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Info</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A77" w:rsidRPr="006E0213">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>rmação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7979755C" w14:textId="77777777" w:rsidR="00D9217C" w:rsidRPr="00D9217C" w:rsidRDefault="00D9217C" w:rsidP="00D9217C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9217C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EA927CA" wp14:editId="16CA944A">
+            <wp:extent cx="2863850" cy="3264790"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1085206332" name="Imagem 1085206332" descr="Interface gráfica do usuário&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1085206332" name="Imagem 1085206332" descr="Interface gráfica do usuário&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2878532" cy="3281527"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A9560E" w14:textId="1F518D5E" w:rsidR="000877A9" w:rsidRPr="006E09EA" w:rsidRDefault="00343B31" w:rsidP="00343B31">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="43984168" w14:textId="77777777" w:rsidR="00D9217C" w:rsidRPr="00D9217C" w:rsidRDefault="00D9217C" w:rsidP="00D9217C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9217C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D9217C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D9217C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Magarzo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D9217C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arias (2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4032586B" w14:textId="6A02BE6C" w:rsidR="00FF4420" w:rsidRDefault="00FF4420" w:rsidP="006F56BC">
+      <w:pPr>
+        <w:pStyle w:val="RefernciasTtuloInfoInfo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4420">
+        <w:t>Referências</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC4E6F2" w14:textId="18F49E32" w:rsidR="004F6655" w:rsidRPr="00D9217C" w:rsidRDefault="004F6655" w:rsidP="004F6655">
+      <w:pPr>
+        <w:pStyle w:val="PargrafoInfoInfo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9217C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>Todas as citações apresentadas ao longo do texto devem ter suas referências arroladas nesta lista</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">: </w:t>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>, conforme exemplos a</w:t>
+      </w:r>
+      <w:r w:rsidR="006F56BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>baixo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8C19EC" w14:textId="77777777" w:rsidR="00440DBF" w:rsidRPr="00164BED" w:rsidRDefault="00440DBF" w:rsidP="00642468">
-[...14 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1AE15EB4" w14:textId="3F0AA991" w:rsidR="00437959" w:rsidRPr="00437959" w:rsidRDefault="00437959" w:rsidP="00437959">
+      <w:pPr>
+        <w:pStyle w:val="RefernciasInfoInfo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00437959">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
-        <w:t xml:space="preserve">Todas as citações apresentadas ao longo do texto devem ter suas referências arroladas nesta lista. </w:t>
-[...60 lines deleted...]
-        <w:pStyle w:val="Resumo"/>
+        <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5239">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007219C9">
+        <w:t>ABNT NBR 6023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437959">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>: Informação e documentação: referências: elaboração. Rio de Janeiro, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00731306">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437959">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D8F3E9" w14:textId="15A791F7" w:rsidR="00895478" w:rsidRDefault="00437959" w:rsidP="00C23D51">
+      <w:pPr>
+        <w:pStyle w:val="RefernciasInfoInfo"/>
+        <w:spacing w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00437959">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5239">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002923CB">
+        <w:t>ABNT NBR 10520</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437959">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>BSTRACT</w:t>
+        </w:rPr>
+        <w:t>: informação e documentação: citações em documentos: apresentação. Rio de Janeiro, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="001916BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437959">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34792DF9" w14:textId="77777777" w:rsidR="002923CB" w:rsidRPr="00AE68A8" w:rsidRDefault="002923CB" w:rsidP="002923CB">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1D48C6D4" w14:textId="77777777" w:rsidR="002A784F" w:rsidRDefault="002A784F" w:rsidP="00C23D51">
+      <w:pPr>
+        <w:pStyle w:val="RefernciasInfoInfo"/>
+        <w:spacing w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D6280B" w14:textId="77777777" w:rsidR="002A784F" w:rsidRPr="00041DEF" w:rsidRDefault="002A784F" w:rsidP="00C23D51">
+      <w:pPr>
+        <w:pStyle w:val="RefernciasInfoInfo"/>
+        <w:spacing w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1752" w:tblpY="165"/>
+        <w:tblW w:w="8973" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0072AA"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8973"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E968D1" w:rsidRPr="00022172" w14:paraId="71A74CF0" w14:textId="77777777" w:rsidTr="005520E9">
+        <w:trPr>
+          <w:trHeight w:val="1875"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0072AA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A74CEE" w14:textId="27C92789" w:rsidR="00E968D1" w:rsidRPr="00482C9C" w:rsidRDefault="00482C9C" w:rsidP="009511DB">
+            <w:pPr>
+              <w:pStyle w:val="TtuloInfoInfo"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E939C1">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006614B6">
+              <w:t>Tít</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482C9C">
+              <w:t xml:space="preserve">ulo em </w:t>
+            </w:r>
+            <w:r w:rsidR="0011077E">
+              <w:t>inglês</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482C9C">
+              <w:t xml:space="preserve"> (para textos em português e </w:t>
+            </w:r>
+            <w:r w:rsidR="00386FF0">
+              <w:t>espanhol</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482C9C">
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74CEF" w14:textId="4BF0BDD6" w:rsidR="00E968D1" w:rsidRPr="00D07486" w:rsidRDefault="006614B6" w:rsidP="009511DB">
+            <w:pPr>
+              <w:pStyle w:val="SubttuloInfoInfo"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E968D1" w:rsidRPr="00D07486">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ubtitle </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="79EE9245" w14:textId="731A2FCF" w:rsidR="000B4912" w:rsidRPr="0063063A" w:rsidRDefault="005B0514" w:rsidP="00DD05CA">
+      <w:pPr>
+        <w:pStyle w:val="ResumoTtuloInfoInfo"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A55154" w14:textId="11A4AD65" w:rsidR="006C7E48" w:rsidRPr="00FB213B" w:rsidRDefault="0049432C" w:rsidP="00F836DD">
+      <w:pPr>
+        <w:pStyle w:val="ResumoInfoInfo"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0061782F">
-[...109 lines deleted...]
-      <w:r w:rsidRPr="0061782F">
+      <w:r w:rsidRPr="00D210AE">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00142FBB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE68A8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidR="004D0832" w:rsidRPr="00DE4AAA">
+        <w:t xml:space="preserve">informar os objetivos </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="009009E0">
+        <w:t>Apresentar o resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832">
+        <w:t xml:space="preserve"> estruturado</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">, em </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832">
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="009F2B0B">
+        <w:t>entre 150 e 250 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="009F2B0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="00555364">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>conforme os </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="009E58A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="00555364">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> descritos no artigo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="004D0832" w:rsidRPr="00CE2E6D">
+          <w:rPr>
+            <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>Perfil de Aplicação para Resumos Estruturados</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D0832" w:rsidRPr="00CE2E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> (PARE)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0832" w:rsidRPr="009009E0">
+        <w:t xml:space="preserve"> Utilizar fonte Arial 11, espaço simples, justificada</w:t>
+      </w:r>
+      <w:r w:rsidR="0009545A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>inserir texto.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB213B" w:rsidRPr="009009E0">
+        <w:t>indicar a metodologia utilizada</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB213B" w:rsidRPr="009009E0">
+        <w:t>expor os resultados obtidos</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C7E48" w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB213B" w:rsidRPr="00FB213B">
+        <w:t>destacar as principais conclusões.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31288121" w14:textId="53A4F350" w:rsidR="000B4912" w:rsidRPr="00DA42EA" w:rsidRDefault="000B4912" w:rsidP="00DA42EA">
+      <w:pPr>
+        <w:pStyle w:val="DescritoresInfoInfo"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D566D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Descri</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96138">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D566D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>tors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D566D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0133">
+        <w:t>Descritor 1. Descritor 2. Descritor 3. Descritor 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1731" w:tblpY="165"/>
+        <w:tblW w:w="9002" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0072AA"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9002"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E968D1" w:rsidRPr="00022172" w14:paraId="71A74CF4" w14:textId="77777777" w:rsidTr="005520E9">
+        <w:trPr>
+          <w:trHeight w:val="1875"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9002" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0072AA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B618A16" w14:textId="39A43A3B" w:rsidR="006614B6" w:rsidRPr="00482C9C" w:rsidRDefault="00E968D1" w:rsidP="005520E9">
+            <w:pPr>
+              <w:pStyle w:val="TtuloInfoInfo"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006614B6">
+              <w:rPr>
+                <w:sz w:val="31"/>
+                <w:szCs w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006614B6">
+              <w:t xml:space="preserve"> Tít</w:t>
+            </w:r>
+            <w:r w:rsidR="006614B6" w:rsidRPr="00482C9C">
+              <w:t>ulo em espanhol (para textos em português e inglês).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A74CF3" w14:textId="36BD5640" w:rsidR="00E968D1" w:rsidRPr="00D07486" w:rsidRDefault="006614B6" w:rsidP="005520E9">
+            <w:pPr>
+              <w:pStyle w:val="SubttuloInfoInfo"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006614B6">
+              <w:rPr>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>subtitle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006614B6">
+              <w:rPr>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0AFA1103" w14:textId="570BCBD9" w:rsidR="000B4912" w:rsidRPr="0063063A" w:rsidRDefault="000B4912" w:rsidP="00DD05CA">
+      <w:pPr>
+        <w:pStyle w:val="ResumoTtuloInfoInfo"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063063A">
+        <w:t>Resum</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0514">
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3698CCF5" w14:textId="754D31C1" w:rsidR="00487F40" w:rsidRPr="00FB213B" w:rsidRDefault="00487F40" w:rsidP="003E108F">
+      <w:pPr>
+        <w:pStyle w:val="ResumoInfoInfo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Objetivo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="00DE4AAA">
+        <w:t xml:space="preserve">informar os objetivos </w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="009009E0">
+        <w:t>Apresentar o resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6">
+        <w:t xml:space="preserve"> estruturado</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">, em </w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6">
+        <w:t>espanhol</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="009009E0">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="009F2B0B">
+        <w:t>entre 150 e 250 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="009F2B0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="00555364">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>conforme os </w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="009E58A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="00555364">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> descritos no artigo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="008B77E6" w:rsidRPr="00CE2E6D">
+          <w:rPr>
+            <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>Perfil de Aplicação para Resumos Estruturados</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="00CE2E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> (PARE)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Arial" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77E6" w:rsidRPr="009009E0">
+        <w:t xml:space="preserve"> Utilizar fonte Arial 11, espaço simples, justificada</w:t>
+      </w:r>
+      <w:r w:rsidR="0018603E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:t>Utilizar fonte Arial 11, espaço simples, justificada</w:t>
+      </w:r>
+      <w:r w:rsidR="005457D8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00225C26" w:rsidRPr="00225C26">
+        <w:t>indicar a metodologia utilizada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225C26">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB213B" w:rsidRPr="009009E0">
+        <w:t>expor os resultados obtidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0061782F">
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB213B" w:rsidRPr="00FB213B">
+        <w:t>destacar as principais conclusões.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFBA188" w14:textId="77777777" w:rsidR="00487F40" w:rsidRPr="00E939C1" w:rsidRDefault="00487F40" w:rsidP="003E108F">
+      <w:pPr>
+        <w:pStyle w:val="DescritoresInfoInfo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Descriptores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D210AE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t>Methodology</w:t>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>Descriptor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00142FBB">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D210AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0061782F">
+      <w:r w:rsidRPr="00E939C1">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>Results</w:t>
+        </w:rPr>
+        <w:t>Descriptor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00142FBB">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E939C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0061782F">
+      <w:r w:rsidRPr="00E939C1">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>Conclusions</w:t>
+        </w:rPr>
+        <w:t>Descriptor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00142FBB">
-[...20 lines deleted...]
-        <w:t>inserir texto.</w:t>
+      <w:r w:rsidRPr="00E939C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E939C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t>Descriptor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E939C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E5894B" w14:textId="77777777" w:rsidR="00440DBF" w:rsidRPr="0061782F" w:rsidRDefault="006C11D1" w:rsidP="00BA05DD">
-[...83 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4C7AA9FB" w14:textId="36709FAB" w:rsidR="000B4912" w:rsidRPr="009009E0" w:rsidRDefault="000B4912" w:rsidP="000B4912">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7536579E" w14:textId="77777777" w:rsidR="00507FF0" w:rsidRDefault="00507FF0" w:rsidP="000917AD">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho"/>
+    <w:p w14:paraId="71A74CF6" w14:textId="77777777" w:rsidR="00F44E04" w:rsidRPr="00E939C1" w:rsidRDefault="00F44E04" w:rsidP="000266FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD0C1F0" w14:textId="1695359C" w:rsidR="00440DBF" w:rsidRDefault="00440DBF" w:rsidP="000917AD">
-[...42 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="72D25885" w14:textId="77777777" w:rsidR="002D17D9" w:rsidRPr="00E939C1" w:rsidRDefault="002D17D9" w:rsidP="000266FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="02ACD6CE" w14:textId="77777777" w:rsidR="00440DBF" w:rsidRPr="00431508" w:rsidRDefault="00440DBF" w:rsidP="00BA05DD">
-[...352 lines deleted...]
-      </w:footnotePr>
+    <w:sectPr w:rsidR="002D17D9" w:rsidRPr="00E939C1" w:rsidSect="00064182">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="1610" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73CE56D9" w14:textId="77777777" w:rsidR="00E35F4B" w:rsidRDefault="00E35F4B">
+    <w:p w14:paraId="4773A33B" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A1133CB" w14:textId="77777777" w:rsidR="00E35F4B" w:rsidRDefault="00E35F4B">
+    <w:p w14:paraId="3EE5282C" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...1 lines deleted...]
-    <w:sdtPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="573A0A75" w14:textId="45FDCFA2" w:rsidR="005B50F4" w:rsidRPr="005B50F4" w:rsidRDefault="00BE459F">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="20"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
-      <w:id w:val="-2094469295"/>
-[...181 lines deleted...]
-      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00E30F52">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
-        <w:color w:val="auto"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-      </w:rPr>
-[...8 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04681290" wp14:editId="279CC7D3">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="35136586" wp14:editId="22B9B0F9">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>-13335</wp:posOffset>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1200150</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>103505</wp:posOffset>
+              <wp:positionV relativeFrom="topMargin">
+                <wp:posOffset>10215245</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5400000" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="5316855" cy="226695"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Conector reto 2"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="1368174247" name="Caixa de Texto 1368174247"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr/>
-                    <wps:spPr>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5400000" cy="0"/>
+                        <a:ext cx="5316855" cy="226695"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...3 lines deleted...]
-                        <a:prstDash val="solid"/>
+                      <a:ln w="9525">
+                        <a:noFill/>
                         <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1F100E35" w14:textId="274E147D" w:rsidR="00BE459F" w:rsidRPr="0000733D" w:rsidRDefault="00BE459F" w:rsidP="00BE459F">
+                          <w:pPr>
+                            <w:spacing w:line="120" w:lineRule="atLeast"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>31</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, n. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">4, p. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> – 2</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>jan</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>./</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>mar</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>. 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> |</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0000733D">
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="6643BDEC" id="Conector reto 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-1.05pt,8.15pt" to="424.15pt,8.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiLXnmrwEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811SCpkgFyznESC5F&#10;G6DpB2z4kAjwBS5j2X/fJeU4bnILqgO15HKHM8vh+mbvHdvpjDaGgV+sOs50kFHZMA78z+Pdl2vO&#10;sEBQ4GLQAz9o5Debz5/Wc+r1ZZyiUzozAgnYz2ngUympFwLlpD3gKiYdKGli9lBomkehMsyE7p24&#10;7LpvYo5ZpRylRqTV7ZLkm4ZvjJbllzGoC3MDJ26ljbmNT3UUmzX0Y4Y0WXmkAR9g4cEGOvQEtYUC&#10;7Dnbd1DeyhwxmrKS0YtojJW6aSA1F90bNb8nSLppoeZgOrUJ/x+s/Lm7DQ+Z2jAn7DE95Kpib7Kv&#10;f+LH9q1Zh1Oz9L4wSYtXX7v6cSZfcuK1MGUs9zp6VoOBOxuqDuhh9wMLHUZbX7bU5RDvrHPtLlxg&#10;Mxnpe3dVoYEsYRwUCn1SA8cwcgZuJK/JkhskRmdVLa9AeMBbl9kO6LrJJSrOj8SXMwdYKEEiFtIL&#10;hX9KK58t4LQUt9TiDm8LWdRZP/Dr82oX6om6meyo6rWHNXqK6tBaK+qMLrDpPpqtOuR8TvH5k9j8&#10;BQAA//8DAFBLAwQUAAYACAAAACEAlT2HQN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbExPwUrD&#10;QBC9C/2HZQre2k1rCDFmU6pQBA+CVcHjJjsmsdnZkN2k0a93xIPeZt57896bfDfbTkw4+NaRgs06&#10;AoFUOdNSreDl+bBKQfigyejOESr4RA+7YnGR68y4Mz3hdAy1YBPymVbQhNBnUvqqQav92vVIzL27&#10;werA61BLM+gzm9tObqMokVa3xAmN7vGuwep0HC3XsF+H+/b2en6UH/iQTK/x21jGSl0u5/0NiIBz&#10;+BPDT32+gYI7lW4k40WnYLXdsJLx5AoE82mc8lD+ArLI5f8Him8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA4i155q8BAABaAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAlT2HQN0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="windowText" strokeweight="1.5pt">
+            <v:shapetype w14:anchorId="35136586" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
-            </v:line>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 1368174247" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:94.5pt;margin-top:804.35pt;width:418.65pt;height:17.85pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqWhSM+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+x4cZZYcaquXadJ&#10;3YfU7gcQjGM04DIgsbNf3wt202h9m+YHxOWac+8597C5GrQiR+G8BFPT+SynRBgOjTT7mv58vHu3&#10;osQHZhqmwIianoSnV9u3bza9rUQBHahGOIIgxle9rWkXgq2yzPNOaOZnYIXBZAtOs4Ch22eNYz2i&#10;a5UVeb7MenCNdcCF93h6OybpNuG3reDhe9t6EYiqKfYW0urSuotrtt2wau+Y7SSf2mD/0IVm0mDR&#10;M9QtC4wcnHwFpSV34KENMw46g7aVXCQOyGae/8XmoWNWJC4ojrdnmfz/g+Xfjg/2hyNh+AgDDjCR&#10;8PYe+C9PDNx0zOzFtXPQd4I1WHgeJct666vpapTaVz6C7Pqv0OCQ2SFAAhpap6MqyJMgOg7gdBZd&#10;DIFwPCzfz5ersqSEY64olst1mUqw6vm2dT58FqBJ3NTU4VATOjve+xC7YdXzL7GYgTupVBqsMqSv&#10;6bosynThIqNlQN8pqWu6yuM3OiGS/GSadDkwqcY9FlBmYh2JjpTDsBuIbCZJogg7aE4og4PRZvgs&#10;cNOB+0NJjxarqf99YE5Qor4YlHI9XyyiJ1OwKD8UGLjLzO4ywwxHqJoGSsbtTUg+Hilfo+StTGq8&#10;dDK1jNZJIk02j968jNNfL49x+wQAAP//AwBQSwMEFAAGAAgAAAAhABkS0ifgAAAADgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYwiilK00nBOIK2mCTuGWN11Y0TtVka/n3uCe4&#10;+dlPz98r1pPrxBmH0HrScLtQIJAqb1uqNXx+vN5kIEI0ZE3nCTX8YIB1eXlRmNz6kTZ43sZacAiF&#10;3GhoYuxzKUPVoDNh4Xskvh394ExkOdTSDmbkcNfJpVKpdKYl/tCYHp8brL63J6dh93b82ifqvX5x&#10;9/3oJyXJraTW11fT0yOIiFP8M8OMz+hQMtPBn8gG0bHOVtwl8pCq7AHEbFHL9A7EYd4lSQKyLOT/&#10;GuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACpaFIz7AQAA1AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABkS0ifgAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1F100E35" w14:textId="274E147D" w:rsidR="00BE459F" w:rsidRPr="0000733D" w:rsidRDefault="00BE459F" w:rsidP="00BE459F">
+                    <w:pPr>
+                      <w:spacing w:line="120" w:lineRule="atLeast"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>31</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, n. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">4, p. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> – 2</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>jan</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>./</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>mar</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>. 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> |</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0000733D">
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="margin"/>
+              <w10:anchorlock/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...99 lines deleted...]
-        <w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:id w:val="1356385390"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A8201B7" wp14:editId="0B7A8D13">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-8255</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9975850</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7559979" cy="719417"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="5080"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Imagem 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="4" name="Imagem 4"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7559979" cy="719417"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </w:r>
+        <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00641091">
+        <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
           <w:rPr>
-            <w:noProof/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="71A74D0E" w14:textId="19D68F09" w:rsidR="00F92680" w:rsidRDefault="00F92680">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-  <w:p w14:paraId="07219747" w14:textId="77777777" w:rsidR="00910F88" w:rsidRPr="00B14573" w:rsidRDefault="00910F88" w:rsidP="00910F88">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F9D488D" w14:textId="2372FDA7" w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5" w:rsidRDefault="00ED7179">
     <w:pPr>
-      <w:pStyle w:val="AutoreTtuloCabealho"/>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B14573">
+    <w:r w:rsidRPr="00FB5AF5">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:t>Autor 1, Autor 2</w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C9E5F18" wp14:editId="6D42E112">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>6350</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9975850</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7553706" cy="718820"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="5080"/>
+          <wp:wrapNone/>
+          <wp:docPr id="6" name="Imagem 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Imagem 6"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7553706" cy="718820"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="AutoreTtuloCabealho"/>
+    <w:r w:rsidR="00254699" w:rsidRPr="00E30F52">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...16 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
         <w:noProof/>
-        <w:sz w:val="14"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42EAF597" wp14:editId="4ADC80B7">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D313CD2" wp14:editId="7797C91B">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>-22859</wp:posOffset>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1644650</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>33020</wp:posOffset>
+              <wp:positionV relativeFrom="topMargin">
+                <wp:posOffset>10223500</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5410200" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4883150" cy="226695"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Conector reto 1"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="1215905258" name="Caixa de Texto 1215905258"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr/>
-                    <wps:spPr>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5410200" cy="0"/>
+                        <a:ext cx="4883150" cy="226695"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:ln w="19050">
-[...2 lines deleted...]
-                        </a:solidFill>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:style>
-[...13 lines deleted...]
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24958F76" w14:textId="5C07BD91" w:rsidR="00254699" w:rsidRPr="0004575F" w:rsidRDefault="00254699" w:rsidP="00254699">
+                          <w:pPr>
+                            <w:spacing w:line="120" w:lineRule="atLeast"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>31</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, n. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, p. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> – </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>20</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>jan</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>./</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>mar</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>. 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> |</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0004575F">
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="69BD43A6" id="Conector reto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-1.8pt,2.6pt" to="424.2pt,2.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCzjd/uAEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJKKIog220Or9oKg&#10;AvoBrjPeWNgey3Y32b9n7OwmVQsSQlwce2bem3kzk+3VZA07QIgaXcebTc0ZOIm9dvuOP/y4ffeR&#10;s5iE64VBBx0/QuRXu7dvtqNv4QIHND0ERiQutqPv+JCSb6sqygGsiBv04MipMFiR6Bn2VR/ESOzW&#10;VBd1/aEaMfQ+oIQYyXozO/mu8CsFMn1VKkJipuNUWypnKOdjPqvdVrT7IPyg5akM8Q9VWKEdJV2o&#10;bkQS7CnoV1RWy4ARVdpItBUqpSUUDaSmqV+o+T4ID0ULNSf6pU3x/9HKL4drdx+oDaOPbfT3IauY&#10;VLD5S/WxqTTruDQLpsQkGS/fNzVNgDN59lUr0IeY7gAty5eOG+2yDtGKw+eYKBmFnkOy2Tg20vZ8&#10;qi/rEhbR6P5WG5OdZRfg2gR2EDTFNDV5asTwLIpexpFxFVFu6Whg5v8Giumeym7mBHm/Vs7+55nT&#10;OIrMEEXZF9Cpqj+BTrEZBmXn/ha4RJeM6NICtNph+F2pq3w1x59Vz1qz7Efsj2WkpR20OKVbpyXP&#10;m/n8XeDrr7j7BQAA//8DAFBLAwQUAAYACAAAACEAGuwcjN0AAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOwU7CQBRF9yb8w+SZuCEwBRFL6SvRRhN2KhjdDp1HW+28aToDVL7e0Y0ub+7NuSdd9aYR&#10;R+pcbRlhMo5AEBdW11wivG4fRzEI5xVr1VgmhC9ysMoGF6lKtD3xCx03vhQBwi5RCJX3bSKlKyoy&#10;yo1tSxy6ve2M8iF2pdSdOgW4aeQ0iubSqJrDQ6VayisqPjcHg7B/Wrzdvw/z54etWd/mk/LDDfsz&#10;4tVlf7cE4an3f2P40Q/qkAWnnT2wdqJBGF3PwxLhZgoi1PEsnoHY/WaZpfK/fvYNAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAgs43f7gBAADSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAGuwcjN0AAAAGAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1.5pt">
+            <v:shapetype w14:anchorId="4D313CD2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
-            </v:line>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 1215905258" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:805pt;width:384.5pt;height:17.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD82q8N/AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JV27UFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbSr8+SchyjvRXVgSC52tmd2eHmajCaHaUPCm3NZ5MpZ9IKbJTd1/zH97s3&#10;K85CBNuARitr/igDv9q+frXpXSVL7FA30jMCsaHqXc27GF1VFEF00kCYoJOWgi16A5GOfl80HnpC&#10;N7oop9Nl0aNvnEchQ6Db2zHItxm/baWIX9s2yMh0zam3mFef111ai+0Gqr0H1ylxagP+oQsDylLR&#10;M9QtRGAHr/6CMkp4DNjGiUBTYNsqITMHYjOb/sHmoQMnMxcSJ7izTOH/wYovxwf3zbM4vMeBBphJ&#10;BHeP4mdgFm86sHt57T32nYSGCs+SZEXvQnVKTVKHKiSQXf8ZGxoyHCJmoKH1JqlCPBmh0wAez6LL&#10;ITJBl/PV6u1sQSFBsbJcLteLXAKq52znQ/wo0bC0qbmnoWZ0ON6HmLqB6vmXVMzindI6D1Zb1td8&#10;vSgXOeEiYlQk32llar6apm90QiL5wTY5OYLS454KaHtinYiOlOOwG5hqqOmUm0TYYfNIMngcbUbP&#10;gjYd+t+c9WSxmodfB/CSM/3JkpTr2XyePJkP88W7kg7+MrK7jIAVBFXzyNm4vYnZxyPla5K8VVmN&#10;l05OLZN1skgnmydvXp7zXy+PcfsEAAD//wMAUEsDBBQABgAIAAAAIQB8A0Vc3wAAAA4BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj9R+srcSN2o2a0oY4VQXiCqI8JG5uvE2ixusodpvw92xO&#10;cJvZGc3O5LvRteKKfWg8aVguFAik0tuGKg0f7893GxAhGrKm9YQafjDArpjd5CazfqA3vB5iJTiE&#10;QmY01DF2mZShrNGZsPAdEmsn3zsTmfaVtL0ZONy1MlFqLZ1piD/UpsPHGsvz4eI0fL6cvr9W6rV6&#10;cmk3+FFJclup9e183D+AiDjGPzNM9bk6FNzp6C9kg2g1JOmWt0QW1kvFaLKoZMPoON1W6T3IIpf/&#10;ZxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPzarw38AQAA1AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHwDRVzfAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAVgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="24958F76" w14:textId="5C07BD91" w:rsidR="00254699" w:rsidRPr="0004575F" w:rsidRDefault="00254699" w:rsidP="00254699">
+                    <w:pPr>
+                      <w:spacing w:line="120" w:lineRule="atLeast"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>31</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, n. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, p. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> – </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>20</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>jan</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>./</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>mar</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>. 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> |</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0004575F">
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="margin"/>
+              <w10:anchorlock/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:id w:val="21062011"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
+          <w:rPr>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
-</w:hdr>
+  <w:p w14:paraId="71A74D10" w14:textId="77777777" w:rsidR="008554A8" w:rsidRDefault="008554A8">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="120137B7" w14:textId="6403F309" w:rsidR="00667C4D" w:rsidRPr="00B14573" w:rsidRDefault="00667C4D" w:rsidP="00FB610F">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="62F10DEF" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0FFD2AA3" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="157A0CF3" w14:textId="77777777" w:rsidR="009A3A15" w:rsidRPr="00440DBF" w:rsidRDefault="009A3A15" w:rsidP="00A3233B">
+      <w:pPr>
+        <w:pStyle w:val="NotaderodapInfoInfo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67C6A">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00440DBF">
+        <w:t xml:space="preserve"> As notas de rodapé, quando indispensáveis, devem ser ap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">resentadas com fonte Arial, 10, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440DBF">
+        <w:t>espaço simples, justificado.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71A74D0D" w14:textId="77777777" w:rsidR="008D282E" w:rsidRDefault="008D282E">
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00E30F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-      </w:rPr>
-[...39 lines deleted...]
-        <w:sz w:val="14"/>
+        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="029986E6" wp14:editId="56D8D5E2">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A74D11" wp14:editId="2C9964B7">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>0</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-78105</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>18415</wp:posOffset>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>-830580</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5400000" cy="0"/>
+              <wp:extent cx="6270625" cy="425450"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="Conector reto 4"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="3" name="Caixa de Texto 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr/>
-                    <wps:spPr>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5400000" cy="0"/>
+                        <a:ext cx="6270625" cy="425450"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...3 lines deleted...]
-                        <a:prstDash val="solid"/>
+                      <a:ln w="9525">
+                        <a:noFill/>
                         <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="71A74D1C" w14:textId="2E4FBAA5" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="008D282E" w:rsidP="00AB7A3A">
+                          <w:pPr>
+                            <w:pStyle w:val="AutorCabealhoInfoInfo"/>
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A60025">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                            </w:rPr>
+                            <w:t>Autor</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B22978" w:rsidRPr="00A60025">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 1, Autor 2</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="71A74D1D" w14:textId="4A13F08D" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="000C6106" w:rsidP="00AB7A3A">
+                          <w:pPr>
+                            <w:pStyle w:val="TtuloCabealhoInfoInfo"/>
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A60025">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                            </w:rPr>
+                            <w:t>Título</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00711F58" w:rsidRPr="00A60025">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                            </w:rPr>
+                            <w:t>: subtítulo</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E50197" w:rsidRPr="00A60025">
+                            <w:rPr>
+                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> do trabalho</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3EF9F22A" id="Conector reto 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,1.45pt" to="425.2pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiLXnmrwEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811SCpkgFyznESC5F&#10;G6DpB2z4kAjwBS5j2X/fJeU4bnILqgO15HKHM8vh+mbvHdvpjDaGgV+sOs50kFHZMA78z+Pdl2vO&#10;sEBQ4GLQAz9o5Debz5/Wc+r1ZZyiUzozAgnYz2ngUympFwLlpD3gKiYdKGli9lBomkehMsyE7p24&#10;7LpvYo5ZpRylRqTV7ZLkm4ZvjJbllzGoC3MDJ26ljbmNT3UUmzX0Y4Y0WXmkAR9g4cEGOvQEtYUC&#10;7Dnbd1DeyhwxmrKS0YtojJW6aSA1F90bNb8nSLppoeZgOrUJ/x+s/Lm7DQ+Z2jAn7DE95Kpib7Kv&#10;f+LH9q1Zh1Oz9L4wSYtXX7v6cSZfcuK1MGUs9zp6VoOBOxuqDuhh9wMLHUZbX7bU5RDvrHPtLlxg&#10;Mxnpe3dVoYEsYRwUCn1SA8cwcgZuJK/JkhskRmdVLa9AeMBbl9kO6LrJJSrOj8SXMwdYKEEiFtIL&#10;hX9KK58t4LQUt9TiDm8LWdRZP/Dr82oX6om6meyo6rWHNXqK6tBaK+qMLrDpPpqtOuR8TvH5k9j8&#10;BQAA//8DAFBLAwQUAAYACAAAACEAwLYtQdoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBm91YYmljNkWFIngQrAoeJ9kxiWZnQ3aTRn+9Yy96fLw3732Tb2fXqYmG0Ho2cLlI&#10;QBFX3rZcG3h53l2sQYWIbLHzTAa+KMC2OD3JMbP+wE807WOtpIRDhgaaGPtM61A15DAsfE8s3rsf&#10;HEaRQ63tgAcpd51eJslKO2xZFhrs6a6h6nM/OsFw37v79nYzP+oPelhNr+nbWKbGnJ/NN9egIs3x&#10;Lwy/+HIDhTCVfmQbVGdAHokGlhtQYq6vkhRUedS6yPV/+OIHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA4i155q8BAABaAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAwLYtQdoAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokecolor="windowText" strokeweight="1.5pt">
+            <v:shapetype w14:anchorId="71A74D11" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
-            </v:line>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-6.15pt;margin-top:-65.4pt;width:493.75pt;height:33.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBolt79wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IF20kEy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr++SchwjvRXVgeBqydmd2eH6erSGHRQGDa7h81nJmXISWu12Df/x/f7d&#10;JWchCtcKA041/EkFfr15+2Y9+FpV0INpFTICcaEefMP7GH1dFEH2yoowA68cJTtAKyKFuCtaFAOh&#10;W1NUZbkqBsDWI0gVAv29m5J8k/G7Tsn4teuCisw0nHqLecW8btNabNai3qHwvZbHNsQ/dGGFdlT0&#10;BHUnomB71H9BWS0RAnRxJsEW0HVaqsyB2MzLV2wee+FV5kLiBH+SKfw/WPnl8Oi/IYvjexhpgJlE&#10;8A8gfwbm4LYXbqduEGHolWip8DxJVgw+1MerSepQhwSyHT5DS0MW+wgZaOzQJlWIJyN0GsDTSXQ1&#10;Ribp56q6KFfVkjNJuUW1XCzzVApRP9/2GOJHBZalTcORhprRxeEhxNSNqJ+PpGIO7rUxebDGsaHh&#10;V0uCf5WxOpLvjLYNvyzTNzkhkfzg2nw5Cm2mPRUw7sg6EZ0ox3E70sHEfgvtE/FHmPxF74E2PeBv&#10;zgbyVsPDr71AxZn55EjDq/likcyYg8XyoqIAzzPb84xwkqAaHjmbtrcxG3hidENadzrL8NLJsVfy&#10;TFbn6O9kyvM4n3p5hZs/AAAA//8DAFBLAwQUAAYACAAAACEARYqBfuAAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzW7CMBCE75V4B2uRegObpFAIcVDVqtdWpT9SbyZekoh4HcWGpG/f5dTedndG&#10;s9/ku9G14oJ9aDxpWMwVCKTS24YqDR/vz7M1iBANWdN6Qg0/GGBXTG5yk1k/0Bte9rESHEIhMxrq&#10;GLtMylDW6EyY+w6JtaPvnYm89pW0vRk43LUyUWolnWmIP9Smw8cay9P+7DR8vhy/v+7Ua/Xklt3g&#10;RyXJbaTWt9PxYQsi4hj/zHDFZ3QomOngz2SDaDXMFknK1uuQKi7Bls39MgFx4NMqXYMscvm/RPEL&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwaJbe/cBAADNAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARYqBfuAAAAAMAQAADwAAAAAAAAAAAAAA&#10;AABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="71A74D1C" w14:textId="2E4FBAA5" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="008D282E" w:rsidP="00AB7A3A">
+                    <w:pPr>
+                      <w:pStyle w:val="AutorCabealhoInfoInfo"/>
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A60025">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                      </w:rPr>
+                      <w:t>Autor</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B22978" w:rsidRPr="00A60025">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 1, Autor 2</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="71A74D1D" w14:textId="4A13F08D" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="000C6106" w:rsidP="00AB7A3A">
+                    <w:pPr>
+                      <w:pStyle w:val="TtuloCabealhoInfoInfo"/>
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A60025">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                      </w:rPr>
+                      <w:t>Título</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00711F58" w:rsidRPr="00A60025">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                      </w:rPr>
+                      <w:t>: subtítulo</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E50197" w:rsidRPr="00A60025">
+                      <w:rPr>
+                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> do trabalho</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+              <w10:anchorlock/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A454DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7403FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
@@ -3050,171 +5752,59 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...27 lines deleted...]
-    <w:lvl w:ilvl="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E700BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FFEFB06"/>
+    <w:lvl w:ilvl="0" w:tplc="3B7EC6F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%3)"/>
-[...88 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:pStyle w:val="Seo111Terciria"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -3252,57 +5842,238 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C185B95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9910A6C4"/>
+    <w:lvl w:ilvl="0" w:tplc="23DAC04C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Seo11SecundriaInfoInfo"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66ED53DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10AAA4E0"/>
+    <w:lvl w:ilvl="0" w:tplc="E580EF10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Seo111TerciriaInfoInfo"/>
+      <w:lvlText w:val="%1.1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19EB0704"/>
+    <w:nsid w:val="6CC33E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="911A13C8"/>
-    <w:lvl w:ilvl="0" w:tplc="04160001">
+    <w:tmpl w:val="D02E247E"/>
+    <w:lvl w:ilvl="0" w:tplc="012EA886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3366,340 +6137,58 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E05620F"/>
+    <w:nsid w:val="7048399D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2B3033EE"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="FAA05936"/>
+    <w:lvl w:ilvl="0" w:tplc="FC3625EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...169 lines deleted...]
-      <w:lvlText w:val="%1.1"/>
+      <w:pStyle w:val="Seo1PrimriaInfoInfo"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -3737,1225 +6226,778 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...659 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1175412545">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="631328645">
+  <w:num w:numId="2" w16cid:durableId="1568683173">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1965500659">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1776166171">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="556744700">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2051421039">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1534224484">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1106538699">
-[...62 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="803931668">
+  <w:num w:numId="8" w16cid:durableId="352345235">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1699575378">
-[...18 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="9" w16cid:durableId="1751921993">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:stylePaneSortMethod w:val="0000"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numFmt w:val="lowerLetter"/>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AD2998"/>
-[...252 lines deleted...]
-    <w:rsid w:val="00FF7B3B"/>
+    <w:rsidRoot w:val="00B26FE4"/>
+    <w:rsid w:val="00000F0A"/>
+    <w:rsid w:val="00002681"/>
+    <w:rsid w:val="00004FEC"/>
+    <w:rsid w:val="0000733D"/>
+    <w:rsid w:val="000135F0"/>
+    <w:rsid w:val="00013A7D"/>
+    <w:rsid w:val="00015E84"/>
+    <w:rsid w:val="0002056D"/>
+    <w:rsid w:val="00020C66"/>
+    <w:rsid w:val="00022172"/>
+    <w:rsid w:val="0002633A"/>
+    <w:rsid w:val="000266FA"/>
+    <w:rsid w:val="00033170"/>
+    <w:rsid w:val="00041DEF"/>
+    <w:rsid w:val="0004575F"/>
+    <w:rsid w:val="0005166B"/>
+    <w:rsid w:val="00061DC1"/>
+    <w:rsid w:val="00064182"/>
+    <w:rsid w:val="0007043D"/>
+    <w:rsid w:val="0007491A"/>
+    <w:rsid w:val="00086256"/>
+    <w:rsid w:val="00092DCA"/>
+    <w:rsid w:val="00093185"/>
+    <w:rsid w:val="0009545A"/>
+    <w:rsid w:val="000B1419"/>
+    <w:rsid w:val="000B2175"/>
+    <w:rsid w:val="000B4912"/>
+    <w:rsid w:val="000C0133"/>
+    <w:rsid w:val="000C5AE3"/>
+    <w:rsid w:val="000C6106"/>
+    <w:rsid w:val="000C7EFE"/>
+    <w:rsid w:val="000E280B"/>
+    <w:rsid w:val="000F6C51"/>
+    <w:rsid w:val="001009E6"/>
+    <w:rsid w:val="0011077E"/>
+    <w:rsid w:val="001108A8"/>
+    <w:rsid w:val="00110E27"/>
+    <w:rsid w:val="00112155"/>
+    <w:rsid w:val="0011220C"/>
+    <w:rsid w:val="00122CDF"/>
+    <w:rsid w:val="00123683"/>
+    <w:rsid w:val="00130ECD"/>
+    <w:rsid w:val="001331F8"/>
+    <w:rsid w:val="0013398C"/>
+    <w:rsid w:val="00141BB2"/>
+    <w:rsid w:val="0014261F"/>
+    <w:rsid w:val="00147CDC"/>
+    <w:rsid w:val="001529A0"/>
+    <w:rsid w:val="00153010"/>
+    <w:rsid w:val="00153B47"/>
+    <w:rsid w:val="001559EA"/>
+    <w:rsid w:val="00161346"/>
+    <w:rsid w:val="00161B37"/>
+    <w:rsid w:val="00175EA0"/>
+    <w:rsid w:val="00182B88"/>
+    <w:rsid w:val="0018603E"/>
+    <w:rsid w:val="001864AD"/>
+    <w:rsid w:val="001868E7"/>
+    <w:rsid w:val="001916BD"/>
+    <w:rsid w:val="00191E1E"/>
+    <w:rsid w:val="001A2C29"/>
+    <w:rsid w:val="001A38EA"/>
+    <w:rsid w:val="001A5239"/>
+    <w:rsid w:val="001A7DD7"/>
+    <w:rsid w:val="001B6738"/>
+    <w:rsid w:val="001B6A70"/>
+    <w:rsid w:val="001C1D73"/>
+    <w:rsid w:val="001D2E97"/>
+    <w:rsid w:val="001D494F"/>
+    <w:rsid w:val="001D557D"/>
+    <w:rsid w:val="001D74ED"/>
+    <w:rsid w:val="001F2E5D"/>
+    <w:rsid w:val="001F6F2E"/>
+    <w:rsid w:val="002011FD"/>
+    <w:rsid w:val="00201E41"/>
+    <w:rsid w:val="002029DA"/>
+    <w:rsid w:val="00202AA1"/>
+    <w:rsid w:val="002223F9"/>
+    <w:rsid w:val="00223882"/>
+    <w:rsid w:val="00225C26"/>
+    <w:rsid w:val="00244D22"/>
+    <w:rsid w:val="00246ABA"/>
+    <w:rsid w:val="00254699"/>
+    <w:rsid w:val="00280323"/>
+    <w:rsid w:val="0028140E"/>
+    <w:rsid w:val="00283D21"/>
+    <w:rsid w:val="002A3DD6"/>
+    <w:rsid w:val="002A784F"/>
+    <w:rsid w:val="002B2433"/>
+    <w:rsid w:val="002B34B0"/>
+    <w:rsid w:val="002B351F"/>
+    <w:rsid w:val="002B38B2"/>
+    <w:rsid w:val="002B6AAC"/>
+    <w:rsid w:val="002B7ADE"/>
+    <w:rsid w:val="002C3999"/>
+    <w:rsid w:val="002C4A97"/>
+    <w:rsid w:val="002D1766"/>
+    <w:rsid w:val="002D17D9"/>
+    <w:rsid w:val="002D6762"/>
+    <w:rsid w:val="002D714A"/>
+    <w:rsid w:val="00302BD6"/>
+    <w:rsid w:val="00303ADA"/>
+    <w:rsid w:val="00321C3C"/>
+    <w:rsid w:val="00323BD0"/>
+    <w:rsid w:val="00335288"/>
+    <w:rsid w:val="003436C0"/>
+    <w:rsid w:val="00346698"/>
+    <w:rsid w:val="0036083C"/>
+    <w:rsid w:val="00371E10"/>
+    <w:rsid w:val="00376D39"/>
+    <w:rsid w:val="00386FF0"/>
+    <w:rsid w:val="00387B7F"/>
+    <w:rsid w:val="00393ACB"/>
+    <w:rsid w:val="00397369"/>
+    <w:rsid w:val="003A4A6C"/>
+    <w:rsid w:val="003C104A"/>
+    <w:rsid w:val="003C1575"/>
+    <w:rsid w:val="003C2145"/>
+    <w:rsid w:val="003D566D"/>
+    <w:rsid w:val="003E0033"/>
+    <w:rsid w:val="003E108F"/>
+    <w:rsid w:val="003F1080"/>
+    <w:rsid w:val="004027EE"/>
+    <w:rsid w:val="00416555"/>
+    <w:rsid w:val="00424094"/>
+    <w:rsid w:val="0042587D"/>
+    <w:rsid w:val="004323D2"/>
+    <w:rsid w:val="00432578"/>
+    <w:rsid w:val="00437959"/>
+    <w:rsid w:val="00437C6F"/>
+    <w:rsid w:val="00440E8C"/>
+    <w:rsid w:val="0044132D"/>
+    <w:rsid w:val="0044167C"/>
+    <w:rsid w:val="00441946"/>
+    <w:rsid w:val="004524FA"/>
+    <w:rsid w:val="0046209C"/>
+    <w:rsid w:val="00470A2E"/>
+    <w:rsid w:val="0047159A"/>
+    <w:rsid w:val="004742B9"/>
+    <w:rsid w:val="00482C9C"/>
+    <w:rsid w:val="00487489"/>
+    <w:rsid w:val="00487F40"/>
+    <w:rsid w:val="004925D4"/>
+    <w:rsid w:val="00493EF2"/>
+    <w:rsid w:val="0049432C"/>
+    <w:rsid w:val="00494F9E"/>
+    <w:rsid w:val="004A25EC"/>
+    <w:rsid w:val="004A2B28"/>
+    <w:rsid w:val="004A4469"/>
+    <w:rsid w:val="004D0832"/>
+    <w:rsid w:val="004D3DE2"/>
+    <w:rsid w:val="004D478A"/>
+    <w:rsid w:val="004D4AF0"/>
+    <w:rsid w:val="004F0496"/>
+    <w:rsid w:val="004F1902"/>
+    <w:rsid w:val="004F453A"/>
+    <w:rsid w:val="004F580A"/>
+    <w:rsid w:val="004F6655"/>
+    <w:rsid w:val="005040F0"/>
+    <w:rsid w:val="00513CCF"/>
+    <w:rsid w:val="00515038"/>
+    <w:rsid w:val="00522F55"/>
+    <w:rsid w:val="005317D7"/>
+    <w:rsid w:val="00537F31"/>
+    <w:rsid w:val="005457D8"/>
+    <w:rsid w:val="00547CEB"/>
+    <w:rsid w:val="005517CE"/>
+    <w:rsid w:val="005520E9"/>
+    <w:rsid w:val="00552313"/>
+    <w:rsid w:val="00555364"/>
+    <w:rsid w:val="0055698D"/>
+    <w:rsid w:val="00557212"/>
+    <w:rsid w:val="00571167"/>
+    <w:rsid w:val="005735F8"/>
+    <w:rsid w:val="005847E5"/>
+    <w:rsid w:val="00592986"/>
+    <w:rsid w:val="0059457E"/>
+    <w:rsid w:val="005A3DD0"/>
+    <w:rsid w:val="005B0514"/>
+    <w:rsid w:val="005B50F4"/>
+    <w:rsid w:val="005C767D"/>
+    <w:rsid w:val="005D0C9B"/>
+    <w:rsid w:val="005D59A1"/>
+    <w:rsid w:val="005D7BC8"/>
+    <w:rsid w:val="005E7179"/>
+    <w:rsid w:val="005F07BB"/>
+    <w:rsid w:val="005F139A"/>
+    <w:rsid w:val="005F3F8E"/>
+    <w:rsid w:val="005F60C8"/>
+    <w:rsid w:val="005F72AE"/>
+    <w:rsid w:val="0062316E"/>
+    <w:rsid w:val="00624373"/>
+    <w:rsid w:val="0063063A"/>
+    <w:rsid w:val="006310B2"/>
+    <w:rsid w:val="00631244"/>
+    <w:rsid w:val="006356A3"/>
+    <w:rsid w:val="00641A20"/>
+    <w:rsid w:val="00642ACA"/>
+    <w:rsid w:val="00645C5E"/>
+    <w:rsid w:val="00650ED2"/>
+    <w:rsid w:val="00654191"/>
+    <w:rsid w:val="006565DC"/>
+    <w:rsid w:val="006614B6"/>
+    <w:rsid w:val="0066247D"/>
+    <w:rsid w:val="006638B7"/>
+    <w:rsid w:val="00664EE7"/>
+    <w:rsid w:val="006654C0"/>
+    <w:rsid w:val="00665832"/>
+    <w:rsid w:val="00674061"/>
+    <w:rsid w:val="00677F9E"/>
+    <w:rsid w:val="0068427B"/>
+    <w:rsid w:val="00687B4C"/>
+    <w:rsid w:val="006A0067"/>
+    <w:rsid w:val="006B0EAC"/>
+    <w:rsid w:val="006B5B98"/>
+    <w:rsid w:val="006C7E48"/>
+    <w:rsid w:val="006D12D5"/>
+    <w:rsid w:val="006E0213"/>
+    <w:rsid w:val="006E246D"/>
+    <w:rsid w:val="006E277F"/>
+    <w:rsid w:val="006E71C0"/>
+    <w:rsid w:val="006E739F"/>
+    <w:rsid w:val="006F01C9"/>
+    <w:rsid w:val="006F47E2"/>
+    <w:rsid w:val="006F55B7"/>
+    <w:rsid w:val="006F56BC"/>
+    <w:rsid w:val="00703533"/>
+    <w:rsid w:val="00711F58"/>
+    <w:rsid w:val="00715C7B"/>
+    <w:rsid w:val="007269A6"/>
+    <w:rsid w:val="00731306"/>
+    <w:rsid w:val="00732D7F"/>
+    <w:rsid w:val="0074079C"/>
+    <w:rsid w:val="00743792"/>
+    <w:rsid w:val="00744109"/>
+    <w:rsid w:val="00750EA9"/>
+    <w:rsid w:val="00752992"/>
+    <w:rsid w:val="00753B72"/>
+    <w:rsid w:val="007635F6"/>
+    <w:rsid w:val="00764133"/>
+    <w:rsid w:val="00765838"/>
+    <w:rsid w:val="00766BB0"/>
+    <w:rsid w:val="0078036B"/>
+    <w:rsid w:val="00786D12"/>
+    <w:rsid w:val="0079128D"/>
+    <w:rsid w:val="00791918"/>
+    <w:rsid w:val="007A2A61"/>
+    <w:rsid w:val="007A7F71"/>
+    <w:rsid w:val="007B1039"/>
+    <w:rsid w:val="007B4288"/>
+    <w:rsid w:val="007C483F"/>
+    <w:rsid w:val="007C61FE"/>
+    <w:rsid w:val="007C7A06"/>
+    <w:rsid w:val="007E10E5"/>
+    <w:rsid w:val="007E2A5C"/>
+    <w:rsid w:val="00801507"/>
+    <w:rsid w:val="00801B2D"/>
+    <w:rsid w:val="00802D4B"/>
+    <w:rsid w:val="0080663D"/>
+    <w:rsid w:val="008211A1"/>
+    <w:rsid w:val="008213FE"/>
+    <w:rsid w:val="00821C00"/>
+    <w:rsid w:val="00821F22"/>
+    <w:rsid w:val="008231CC"/>
+    <w:rsid w:val="00824A1C"/>
+    <w:rsid w:val="00834332"/>
+    <w:rsid w:val="00835E31"/>
+    <w:rsid w:val="0084084A"/>
+    <w:rsid w:val="00840854"/>
+    <w:rsid w:val="0085415A"/>
+    <w:rsid w:val="008554A8"/>
+    <w:rsid w:val="008621A0"/>
+    <w:rsid w:val="008657E2"/>
+    <w:rsid w:val="00867F67"/>
+    <w:rsid w:val="008704B0"/>
+    <w:rsid w:val="008728E8"/>
+    <w:rsid w:val="008770F4"/>
+    <w:rsid w:val="00882A65"/>
+    <w:rsid w:val="00883D14"/>
+    <w:rsid w:val="00893B32"/>
+    <w:rsid w:val="0089404F"/>
+    <w:rsid w:val="00894D27"/>
+    <w:rsid w:val="00895478"/>
+    <w:rsid w:val="00895CD8"/>
+    <w:rsid w:val="008A62A2"/>
+    <w:rsid w:val="008B2C9C"/>
+    <w:rsid w:val="008B47A9"/>
+    <w:rsid w:val="008B77E6"/>
+    <w:rsid w:val="008B7ADB"/>
+    <w:rsid w:val="008D282E"/>
+    <w:rsid w:val="008E0414"/>
+    <w:rsid w:val="008E7060"/>
+    <w:rsid w:val="008F3116"/>
+    <w:rsid w:val="008F6687"/>
+    <w:rsid w:val="008F79F3"/>
+    <w:rsid w:val="009009E0"/>
+    <w:rsid w:val="00900E2E"/>
+    <w:rsid w:val="00902DF4"/>
+    <w:rsid w:val="00904E38"/>
+    <w:rsid w:val="00906D36"/>
+    <w:rsid w:val="00950A72"/>
+    <w:rsid w:val="009511DB"/>
+    <w:rsid w:val="00951A7D"/>
+    <w:rsid w:val="00956EC9"/>
+    <w:rsid w:val="00964883"/>
+    <w:rsid w:val="00967A7C"/>
+    <w:rsid w:val="00971BCC"/>
+    <w:rsid w:val="0097568B"/>
+    <w:rsid w:val="009835DB"/>
+    <w:rsid w:val="0099511F"/>
+    <w:rsid w:val="00996FFF"/>
+    <w:rsid w:val="009A3A15"/>
+    <w:rsid w:val="009A3FDE"/>
+    <w:rsid w:val="009A4413"/>
+    <w:rsid w:val="009C452E"/>
+    <w:rsid w:val="009D3A41"/>
+    <w:rsid w:val="009D6093"/>
+    <w:rsid w:val="009E58A0"/>
+    <w:rsid w:val="009E6F62"/>
+    <w:rsid w:val="009F2B0B"/>
+    <w:rsid w:val="00A00736"/>
+    <w:rsid w:val="00A00F82"/>
+    <w:rsid w:val="00A0599C"/>
+    <w:rsid w:val="00A06B30"/>
+    <w:rsid w:val="00A0737A"/>
+    <w:rsid w:val="00A13FCD"/>
+    <w:rsid w:val="00A15D4A"/>
+    <w:rsid w:val="00A300D5"/>
+    <w:rsid w:val="00A3233B"/>
+    <w:rsid w:val="00A32348"/>
+    <w:rsid w:val="00A35A77"/>
+    <w:rsid w:val="00A36D5B"/>
+    <w:rsid w:val="00A41C16"/>
+    <w:rsid w:val="00A44E1F"/>
+    <w:rsid w:val="00A46885"/>
+    <w:rsid w:val="00A4702E"/>
+    <w:rsid w:val="00A517CF"/>
+    <w:rsid w:val="00A544D1"/>
+    <w:rsid w:val="00A60008"/>
+    <w:rsid w:val="00A60025"/>
+    <w:rsid w:val="00A63360"/>
+    <w:rsid w:val="00A779CE"/>
+    <w:rsid w:val="00A869F3"/>
+    <w:rsid w:val="00A873BD"/>
+    <w:rsid w:val="00A92D2E"/>
+    <w:rsid w:val="00A9489C"/>
+    <w:rsid w:val="00AA6892"/>
+    <w:rsid w:val="00AB0AC1"/>
+    <w:rsid w:val="00AB719C"/>
+    <w:rsid w:val="00AB7A3A"/>
+    <w:rsid w:val="00AC3BB9"/>
+    <w:rsid w:val="00AC5C5E"/>
+    <w:rsid w:val="00AD40BA"/>
+    <w:rsid w:val="00AD7DF5"/>
+    <w:rsid w:val="00AE4806"/>
+    <w:rsid w:val="00AE57DA"/>
+    <w:rsid w:val="00AE7658"/>
+    <w:rsid w:val="00AF369A"/>
+    <w:rsid w:val="00AF4D10"/>
+    <w:rsid w:val="00B0023E"/>
+    <w:rsid w:val="00B04A41"/>
+    <w:rsid w:val="00B07EF6"/>
+    <w:rsid w:val="00B22978"/>
+    <w:rsid w:val="00B22E54"/>
+    <w:rsid w:val="00B25D1E"/>
+    <w:rsid w:val="00B26FE4"/>
+    <w:rsid w:val="00B2778A"/>
+    <w:rsid w:val="00B404F3"/>
+    <w:rsid w:val="00B42C4C"/>
+    <w:rsid w:val="00B52CA9"/>
+    <w:rsid w:val="00B602FA"/>
+    <w:rsid w:val="00B7072C"/>
+    <w:rsid w:val="00B77E44"/>
+    <w:rsid w:val="00B81514"/>
+    <w:rsid w:val="00B85B86"/>
+    <w:rsid w:val="00B85F58"/>
+    <w:rsid w:val="00B86DC9"/>
+    <w:rsid w:val="00B950B5"/>
+    <w:rsid w:val="00B95401"/>
+    <w:rsid w:val="00B979A0"/>
+    <w:rsid w:val="00BA6803"/>
+    <w:rsid w:val="00BB7E2A"/>
+    <w:rsid w:val="00BD289A"/>
+    <w:rsid w:val="00BD42EA"/>
+    <w:rsid w:val="00BE459F"/>
+    <w:rsid w:val="00C002D2"/>
+    <w:rsid w:val="00C125C2"/>
+    <w:rsid w:val="00C17794"/>
+    <w:rsid w:val="00C208DB"/>
+    <w:rsid w:val="00C21187"/>
+    <w:rsid w:val="00C235E0"/>
+    <w:rsid w:val="00C23D51"/>
+    <w:rsid w:val="00C256F0"/>
+    <w:rsid w:val="00C2772B"/>
+    <w:rsid w:val="00C31B09"/>
+    <w:rsid w:val="00C326B6"/>
+    <w:rsid w:val="00C356F3"/>
+    <w:rsid w:val="00C40346"/>
+    <w:rsid w:val="00C42A18"/>
+    <w:rsid w:val="00C5051F"/>
+    <w:rsid w:val="00C53095"/>
+    <w:rsid w:val="00C547E1"/>
+    <w:rsid w:val="00C550E7"/>
+    <w:rsid w:val="00C55E31"/>
+    <w:rsid w:val="00C6523F"/>
+    <w:rsid w:val="00C7457D"/>
+    <w:rsid w:val="00C75EAF"/>
+    <w:rsid w:val="00C82293"/>
+    <w:rsid w:val="00C86B5A"/>
+    <w:rsid w:val="00C94EE8"/>
+    <w:rsid w:val="00CA1D29"/>
+    <w:rsid w:val="00CA6BFB"/>
+    <w:rsid w:val="00CB142C"/>
+    <w:rsid w:val="00CC2A0A"/>
+    <w:rsid w:val="00CC41CE"/>
+    <w:rsid w:val="00CC6B95"/>
+    <w:rsid w:val="00CD29B2"/>
+    <w:rsid w:val="00CD5D45"/>
+    <w:rsid w:val="00CE0E67"/>
+    <w:rsid w:val="00CE1DA4"/>
+    <w:rsid w:val="00CE2E6D"/>
+    <w:rsid w:val="00CF1FC1"/>
+    <w:rsid w:val="00D03E61"/>
+    <w:rsid w:val="00D07486"/>
+    <w:rsid w:val="00D210AE"/>
+    <w:rsid w:val="00D35AA6"/>
+    <w:rsid w:val="00D4198C"/>
+    <w:rsid w:val="00D54E0E"/>
+    <w:rsid w:val="00D55CAC"/>
+    <w:rsid w:val="00D5605B"/>
+    <w:rsid w:val="00D5701A"/>
+    <w:rsid w:val="00D739CE"/>
+    <w:rsid w:val="00D9217C"/>
+    <w:rsid w:val="00DA42EA"/>
+    <w:rsid w:val="00DB0229"/>
+    <w:rsid w:val="00DD05CA"/>
+    <w:rsid w:val="00DD3942"/>
+    <w:rsid w:val="00DE39F6"/>
+    <w:rsid w:val="00DE4971"/>
+    <w:rsid w:val="00DE4AAA"/>
+    <w:rsid w:val="00DE711E"/>
+    <w:rsid w:val="00DF363E"/>
+    <w:rsid w:val="00DF390C"/>
+    <w:rsid w:val="00DF5B7B"/>
+    <w:rsid w:val="00E019BE"/>
+    <w:rsid w:val="00E057A1"/>
+    <w:rsid w:val="00E058F5"/>
+    <w:rsid w:val="00E11B0A"/>
+    <w:rsid w:val="00E1614B"/>
+    <w:rsid w:val="00E1688E"/>
+    <w:rsid w:val="00E22A8E"/>
+    <w:rsid w:val="00E2576D"/>
+    <w:rsid w:val="00E301C5"/>
+    <w:rsid w:val="00E30F52"/>
+    <w:rsid w:val="00E32B90"/>
+    <w:rsid w:val="00E373BF"/>
+    <w:rsid w:val="00E37AFA"/>
+    <w:rsid w:val="00E44A85"/>
+    <w:rsid w:val="00E469EB"/>
+    <w:rsid w:val="00E50197"/>
+    <w:rsid w:val="00E601A0"/>
+    <w:rsid w:val="00E61545"/>
+    <w:rsid w:val="00E6325F"/>
+    <w:rsid w:val="00E82FC6"/>
+    <w:rsid w:val="00E83D3B"/>
+    <w:rsid w:val="00E85089"/>
+    <w:rsid w:val="00E939C1"/>
+    <w:rsid w:val="00E96138"/>
+    <w:rsid w:val="00E968D1"/>
+    <w:rsid w:val="00EA4F58"/>
+    <w:rsid w:val="00EA5EC1"/>
+    <w:rsid w:val="00EA5F52"/>
+    <w:rsid w:val="00EB0DB7"/>
+    <w:rsid w:val="00EB2955"/>
+    <w:rsid w:val="00EC1064"/>
+    <w:rsid w:val="00EC3633"/>
+    <w:rsid w:val="00EC787D"/>
+    <w:rsid w:val="00EC7A27"/>
+    <w:rsid w:val="00ED253C"/>
+    <w:rsid w:val="00ED25FB"/>
+    <w:rsid w:val="00ED7179"/>
+    <w:rsid w:val="00EE0947"/>
+    <w:rsid w:val="00EE0A4E"/>
+    <w:rsid w:val="00EE4DFF"/>
+    <w:rsid w:val="00EE702B"/>
+    <w:rsid w:val="00EF4DC5"/>
+    <w:rsid w:val="00EF5B72"/>
+    <w:rsid w:val="00EF6F3A"/>
+    <w:rsid w:val="00EF7A72"/>
+    <w:rsid w:val="00F02289"/>
+    <w:rsid w:val="00F024E7"/>
+    <w:rsid w:val="00F03F5F"/>
+    <w:rsid w:val="00F107B5"/>
+    <w:rsid w:val="00F10AE4"/>
+    <w:rsid w:val="00F12AFD"/>
+    <w:rsid w:val="00F16D77"/>
+    <w:rsid w:val="00F30F56"/>
+    <w:rsid w:val="00F334B1"/>
+    <w:rsid w:val="00F37976"/>
+    <w:rsid w:val="00F415A9"/>
+    <w:rsid w:val="00F44E04"/>
+    <w:rsid w:val="00F55112"/>
+    <w:rsid w:val="00F763B4"/>
+    <w:rsid w:val="00F76A11"/>
+    <w:rsid w:val="00F836DD"/>
+    <w:rsid w:val="00F852BF"/>
+    <w:rsid w:val="00F86709"/>
+    <w:rsid w:val="00F92680"/>
+    <w:rsid w:val="00F93D91"/>
+    <w:rsid w:val="00F940B2"/>
+    <w:rsid w:val="00F95F38"/>
+    <w:rsid w:val="00FA1C1E"/>
+    <w:rsid w:val="00FA3F06"/>
+    <w:rsid w:val="00FA594D"/>
+    <w:rsid w:val="00FB0633"/>
+    <w:rsid w:val="00FB213B"/>
+    <w:rsid w:val="00FB3816"/>
+    <w:rsid w:val="00FB38D0"/>
+    <w:rsid w:val="00FB5AF5"/>
+    <w:rsid w:val="00FC041C"/>
+    <w:rsid w:val="00FC6CE9"/>
+    <w:rsid w:val="00FD3459"/>
+    <w:rsid w:val="00FE607E"/>
+    <w:rsid w:val="00FF1B0A"/>
+    <w:rsid w:val="00FF294D"/>
+    <w:rsid w:val="00FF40D3"/>
+    <w:rsid w:val="00FF4420"/>
+    <w:rsid w:val="00FF4835"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:rsid w:val="00FF5D26"/>
+    <w:rsid w:val="00FF6E7C"/>
+    <w:rsid w:val="00FF7F93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="656B52B5"/>
+  <w14:docId w14:val="71A74C8B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D6B4D9BD-DF88-4C41-8097-B0CBB48C951C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5004,51 +7046,51 @@
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5083,55 +7125,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5202,972 +7244,914 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="005C49BB"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F852BF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="008213FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:before="480" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
     <w:semiHidden/>
+    <w:rsid w:val="008213FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="5"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Pargrafo"/>
+    <w:next w:val="PargrafoInfoInfo"/>
+    <w:link w:val="Ttulo3Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A94382"/>
+    <w:rsid w:val="008213FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
-    </w:rPr>
-[...50 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B26FE4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F79F3"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
-[...19 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008F79F3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FA2C73"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F79F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FA2C73"/>
+    <w:rsid w:val="008F79F3"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005F60C8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F44E04"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebalo">
-[...6 lines deleted...]
-    <w:rsid w:val="00C97E41"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rsid w:val="008213FE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
-    <w:name w:val="Texto de balão Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Textodebalo"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Ttulo2"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C97E41"/>
+    <w:rsid w:val="008213FE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Alnea">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008213FE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Cambria"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citao">
-    <w:name w:val="Quote"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PargrafoInfoInfo">
+    <w:name w:val="Parágrafo Info&amp;Info"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Pargrafo"/>
-[...39 lines deleted...]
-    <w:rsid w:val="006879D2"/>
+    <w:link w:val="PargrafoInfoInfoChar"/>
+    <w:rsid w:val="00FF4D74"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-170"/>
         <w:tab w:val="left" w:pos="561"/>
         <w:tab w:val="left" w:pos="8547"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafoChar">
-    <w:name w:val="Parágrafo Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafoInfoInfoChar">
+    <w:name w:val="Parágrafo Info&amp;Info Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Pargrafo"/>
-    <w:rsid w:val="006879D2"/>
+    <w:link w:val="PargrafoInfoInfo"/>
+    <w:rsid w:val="00FF4D74"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
-[...22 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resumo">
     <w:name w:val="Resumo"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Descritores"/>
-    <w:rsid w:val="00BC7BC5"/>
+    <w:next w:val="DescritoresInfoInfo"/>
+    <w:rsid w:val="00FF4D74"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo1Primria">
     <w:name w:val="Seção 1 Primária"/>
     <w:basedOn w:val="Ttulo1"/>
-    <w:next w:val="Pargrafo"/>
+    <w:next w:val="PargrafoInfoInfo"/>
     <w:qFormat/>
-    <w:rsid w:val="002C1837"/>
+    <w:rsid w:val="0005166B"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-      <w:caps/>
-      <w:color w:val="auto"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo111Terciria">
+    <w:name w:val="Seção 1.1.1 Terciária"/>
+    <w:basedOn w:val="Ttulo3"/>
+    <w:next w:val="PargrafoInfoInfo"/>
+    <w:rsid w:val="00FC6CE9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:ind w:left="227" w:hanging="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloInfoInfo">
+    <w:name w:val="Título Info&amp;Info"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TtuloIngls"/>
+    <w:rsid w:val="00E6325F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloIngls">
+    <w:name w:val="Título Inglês"/>
+    <w:basedOn w:val="TtuloInfoInfo"/>
+    <w:next w:val="Resumo"/>
+    <w:rsid w:val="008213FE"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumoTtuloInfoInfo">
+    <w:name w:val="Resumo Título Info&amp;Info"/>
+    <w:basedOn w:val="SemEspaamento"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA42EA"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="0072AA"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DescritoresInfoInfo">
+    <w:name w:val="Descritores Info&amp;Info"/>
+    <w:basedOn w:val="Resumo"/>
+    <w:next w:val="Resumo"/>
+    <w:rsid w:val="008213FE"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:pPr>
+      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="142" w:hanging="142"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="008213FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefernciasTtulo">
+    <w:name w:val="Referências Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="RefernciasInfoInfo"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figuras">
+    <w:name w:val="Figuras"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutoreTtuloCabealho">
+    <w:name w:val="Autor e Título Cabeçalho"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="008213FE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fonte">
+    <w:name w:val="Fonte"/>
+    <w:basedOn w:val="Figuras"/>
+    <w:rsid w:val="004D478A"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="PargrafoInfoInfo"/>
+    <w:link w:val="CitaoChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2268"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefernciasInfoInfo">
+    <w:name w:val="Referências Info&amp;Info"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RefernciasInfoInfoChar"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RefernciasInfoInfoChar">
+    <w:name w:val="Referências Info&amp;Info Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="RefernciasInfoInfo"/>
+    <w:rsid w:val="00FF4D74"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo11Secundria">
     <w:name w:val="Seção 1.1 Secundária"/>
     <w:basedOn w:val="Ttulo2"/>
-    <w:next w:val="Pargrafo"/>
+    <w:next w:val="PargrafoInfoInfo"/>
     <w:qFormat/>
-    <w:rsid w:val="002C1837"/>
+    <w:rsid w:val="00FF4D74"/>
     <w:pPr>
       <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="397" w:hanging="397"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo111Terciria">
-[...12 lines deleted...]
-    <w:rsid w:val="00A97BE9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubttuloInfoInfo">
+    <w:name w:val="Subtítulo Info&amp;Info"/>
+    <w:basedOn w:val="SemEspaamento"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C2772B"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:spacing w:before="120"/>
+      <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1094" w:y="165"/>
+      <w:spacing w:before="200" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SemEspaamento">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo1PrimriaInfoInfo">
+    <w:name w:val="Seção 1 Primária Info&amp;Info"/>
+    <w:basedOn w:val="SemEspaamento"/>
     <w:qFormat/>
-    <w:rsid w:val="004E21EE"/>
-[...18 lines deleted...]
-    <w:rsid w:val="004E21EE"/>
+    <w:rsid w:val="00FC6CE9"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...70 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="en"/>
+      <w:b/>
+      <w:color w:val="0072AA"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Autor2">
-[...2 lines deleted...]
-    <w:rsid w:val="00206CA1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo11SecundriaInfoInfo">
+    <w:name w:val="Seção 1.1 Secundária Info&amp;Info"/>
+    <w:basedOn w:val="Seo1PrimriaInfoInfo"/>
+    <w:next w:val="PargrafoInfoInfo"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D3DE2"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="720"/>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:ind w:left="454" w:hanging="454"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Descritores">
-[...3 lines deleted...]
-    <w:rsid w:val="00D16486"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo111TerciriaInfoInfo">
+    <w:name w:val="Seção 1.1.1 Terciária Info&amp;Info"/>
+    <w:basedOn w:val="Seo11SecundriaInfoInfo"/>
+    <w:next w:val="PargrafoInfoInfo"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE39F6"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="480"/>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:ind w:left="624" w:hanging="624"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
-[...4 lines deleted...]
-    <w:rsid w:val="00BC1BF3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumoInfoInfo">
+    <w:name w:val="Resumo Info&amp;Info"/>
+    <w:basedOn w:val="SemEspaamento"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C356F3"/>
     <w:pPr>
-      <w:spacing w:after="60"/>
-      <w:ind w:left="142" w:hanging="142"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00BC1BF3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BiografiaInfoInfo">
+    <w:name w:val="Biografia Info&amp;Info"/>
+    <w:basedOn w:val="SemEspaamento"/>
+    <w:qFormat/>
+    <w:rsid w:val="00494F9E"/>
+    <w:pPr>
+      <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="117"/>
+      <w:spacing w:before="60" w:after="40"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="E7E6E6" w:themeColor="background2"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaderodap">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutorInfoInfo">
+    <w:name w:val="Autor Info&amp;Info"/>
+    <w:basedOn w:val="SemEspaamento"/>
     <w:qFormat/>
-    <w:rsid w:val="002923CB"/>
+    <w:rsid w:val="000135F0"/>
+    <w:pPr>
+      <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="117"/>
+      <w:ind w:left="-57"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="E7E6E6" w:themeColor="background2"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefernciasTtulo">
-    <w:name w:val="Referências Título"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutorCabealhoInfoInfo">
+    <w:name w:val="Autor Cabeçalho Info&amp;Info"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Referncias"/>
-    <w:rsid w:val="002C1837"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB7A3A"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="120" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0072AA"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Meno">
-[...5 lines deleted...]
-    <w:rsid w:val="0043596F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloCabealhoInfoInfo">
+    <w:name w:val="Título Cabeçalho Info&amp;Info"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB7A3A"/>
+    <w:pPr>
+      <w:spacing w:line="120" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="2B579A"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto">
-[...6 lines deleted...]
-    <w:rsid w:val="00EE333F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NotaderodapInfoInfo">
+    <w:name w:val="Nota de rodapé Info&amp;Info"/>
+    <w:basedOn w:val="Textodenotaderodap"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3233B"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
-[...11 lines deleted...]
-    <w:rsid w:val="00BE1ACE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefernciasTtuloInfoInfo">
+    <w:name w:val="Referências Título Info&amp;Info"/>
+    <w:basedOn w:val="SemEspaamento"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F56BC"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="240"/>
+      <w:spacing w:before="480" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="22"/>
-[...83 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="0072AA"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Escritório">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Escritório">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6280,78 +8264,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0238E4F8-331C-44AF-B2B2-1A762092814A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A26DC644-EFE8-498E-8413-93094FDA1B82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3788</Characters>
+  <Pages>5</Pages>
+  <Words>1081</Words>
+  <Characters>6544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4481</CharactersWithSpaces>
+  <CharactersWithSpaces>7557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:subject/>
+  <dc:creator>Thiago C.M.</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>