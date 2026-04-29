--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1,42 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71A74C8B" w14:textId="249102BE" w:rsidR="00EA5F52" w:rsidRPr="00FF294D" w:rsidRDefault="00592986" w:rsidP="0085415A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -148,69 +151,58 @@
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="71A74CF9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:362.15pt;margin-top:-22.25pt;width:97.35pt;height:20.9pt;z-index:-251618304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjxyRK+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817LlRxPBcpAmTVEg&#10;fQBpP4CmKIsoyWWXtCX367ukHMdob0V1ILhacnZndri+GaxhB4VBg6v5bDLlTDkJjXa7mn//9vDm&#10;irMQhWuEAadqflSB32xev1r3vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHyRbQikgh7ooGRU/o&#10;1hTldLoqesDGI0gVAv29H5N8k/HbVsn4pW2DiszUnHqLecW8btNabNai2qHwnZanNsQ/dGGFdlT0&#10;DHUvomB71H9BWS0RArRxIsEW0LZaqsyB2Mymf7B56oRXmQuJE/xZpvD/YOXnw5P/iiwO72CgAWYS&#10;wT+C/BGYg7tOuJ26RYS+U6KhwrMkWdH7UJ2uJqlDFRLItv8EDQ1Z7CNkoKFFm1QhnozQaQDHs+hq&#10;iEymkuV8NV8sOZOUK1fLxTxPpRDV822PIX5QYFna1BxpqBldHB5DTN2I6vlIKubgQRuTB2sc62t+&#10;vSyX+cJFxupIvjPa1vxqmr7RCYnke9fky1FoM+6pgHEn1onoSDkO24EOJvZbaI7EH2H0F70H2nSA&#10;vzjryVs1Dz/3AhVn5qMjDa9ni0UyYw4Wy7clBXiZ2V5mhJMEVfPI2bi9i9nAI9db0rrVWYaXTk69&#10;kmeyOid/J1NexvnUyyvc/AYAAP//AwBQSwMEFAAGAAgAAAAhAAznlLffAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I+w+RJ3HbkpWO0a7phEBcQYwPabes8dqKxqmabC3/HnOCo+1H&#10;r5+32E2uExccQutJw2qpQCBV3rZUa3h/e1rcgQjRkDWdJ9TwjQF25eyqMLn1I73iZR9rwSEUcqOh&#10;ibHPpQxVg86Epe+R+HbygzORx6GWdjAjh7tOJkrdSmda4g+N6fGhweprf3YaPp5Ph89UvdSPbt2P&#10;flKSXCa1vp5P91sQEaf4B8OvPqtDyU5HfyYbRKdhk6Q3jGpYpOkaBBPZKuN2R94kG5BlIf9XKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY8ckSvgBAADNAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADOeUt98AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="71A74D19" w14:textId="67EB3C0A" w:rsidR="00834332" w:rsidRPr="00D35AA6" w:rsidRDefault="00834332" w:rsidP="00DE711E">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="0072AA"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00D35AA6">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="0072AA"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>eISSN</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> 1981-892</w:t>
+                        <w:t>eISSN 1981-892</w:t>
                       </w:r>
                       <w:r w:rsidR="00FB0633" w:rsidRPr="00D35AA6">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="0072AA"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>0</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00FF294D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -1955,51 +1947,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aceito em: </w:t>
       </w:r>
       <w:r w:rsidRPr="00493EF2">
         <w:rPr>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B291C64" w14:textId="73332F92" w:rsidR="00A9489C" w:rsidRDefault="00A9489C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A74CDC" w14:textId="402B63E5" w:rsidR="00EB2955" w:rsidRDefault="00F44E04" w:rsidP="007E2A5C">
+    <w:p w14:paraId="71A74CDC" w14:textId="402B63E5" w:rsidR="00EB2955" w:rsidRDefault="00F44E04" w:rsidP="00845D72">
       <w:pPr>
         <w:pStyle w:val="Seo1PrimriaInfoInfo"/>
       </w:pPr>
       <w:r w:rsidRPr="003C1575">
         <w:lastRenderedPageBreak/>
         <w:t>Introdução</w:t>
       </w:r>
       <w:r w:rsidR="00515038">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE9EA24" w14:textId="77777777" w:rsidR="009A3A15" w:rsidRDefault="009A3A15" w:rsidP="005F3F8E">
       <w:pPr>
         <w:pStyle w:val="PargrafoInfoInfo"/>
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3A15">
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2881,51 +2873,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="168BF9AE" w14:textId="7C249426" w:rsidR="00182B88" w:rsidRDefault="00182B88" w:rsidP="00EE4DFF">
       <w:pPr>
         <w:pStyle w:val="PargrafoInfoInfo"/>
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3A15">
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>NBR 10520 Apresentação de citações em documentos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F869FD" w14:textId="77777777" w:rsidR="00971BCC" w:rsidRPr="00EE4DFF" w:rsidRDefault="00971BCC" w:rsidP="00EE4DFF">
       <w:pPr>
         <w:pStyle w:val="PargrafoInfoInfo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD87C0B" w14:textId="60767A3F" w:rsidR="004027EE" w:rsidRDefault="001B6A70" w:rsidP="00E058F5">
+    <w:p w14:paraId="3BD87C0B" w14:textId="60767A3F" w:rsidR="004027EE" w:rsidRDefault="001B6A70" w:rsidP="00780E10">
       <w:pPr>
         <w:pStyle w:val="Seo11SecundriaInfoInfo"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Configurações do Arquivo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0B8842" w14:textId="72BC6E90" w:rsidR="001B6A70" w:rsidRDefault="008F6687" w:rsidP="001B6A70">
       <w:pPr>
         <w:pStyle w:val="PargrafoInfoInfo"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ao enviar a submissão o texto deve estar inserido neste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21187">
         <w:rPr>
           <w:i/>
@@ -2950,51 +2942,51 @@
       <w:r w:rsidR="001B6A70" w:rsidRPr="001B6A70">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>identificação de autoria do trabalho removida do arquivo e da opção Propriedades no Word</w:t>
       </w:r>
       <w:r w:rsidR="005F72AE">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. As demais formatações são apresentadas</w:t>
       </w:r>
       <w:r w:rsidR="00D03E61">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a seguir.</w:t>
       </w:r>
       <w:r w:rsidR="001B6A70" w:rsidRPr="001B6A70">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6149D2F7" w14:textId="6DBD0BBB" w:rsidR="00C002D2" w:rsidRPr="00C002D2" w:rsidRDefault="001B6A70" w:rsidP="00C002D2">
+    <w:p w14:paraId="6149D2F7" w14:textId="6DBD0BBB" w:rsidR="00C002D2" w:rsidRDefault="001B6A70" w:rsidP="00780E10">
       <w:pPr>
         <w:pStyle w:val="Seo111TerciriaInfoInfo"/>
       </w:pPr>
       <w:r>
         <w:t>Formatação</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B71FD68" w14:textId="4C4599E6" w:rsidR="009A3A15" w:rsidRPr="009A3A15" w:rsidRDefault="00FA1C1E" w:rsidP="005F3F8E">
       <w:pPr>
         <w:pStyle w:val="PargrafoInfoInfo"/>
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Conforme as Diretrizes para os autores</w:t>
       </w:r>
       <w:r w:rsidR="00DF5B7B">
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>, o</w:t>
@@ -3147,51 +3139,51 @@
       </w:r>
       <w:r w:rsidRPr="006310B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Apêndices/anexos devem ser utilizados quando estritamente necessários.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B30B3D0" w14:textId="1B69080A" w:rsidR="00ED253C" w:rsidRPr="009A3A15" w:rsidRDefault="00ED253C" w:rsidP="005F3F8E">
       <w:pPr>
         <w:pStyle w:val="PargrafoInfoInfo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED253C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Use a forma completa do nome de todas as organizações e entidades normalmente conhecidas por suas siglas na primeira ocorrência e, subsequentemente, basta usar a sigla, por exemplo, Conselho Nacional de Pesquisa (CNPq). Números de um a dez devem ser escritos por extenso. Termos estrangeiros, títulos/nomes de obras (livros, periódicos, filmes, programas, por exemplo) devem ser marcados em itálico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C107235" w14:textId="006957BA" w:rsidR="009A3A15" w:rsidRPr="009A3A15" w:rsidRDefault="00DE4971" w:rsidP="0099511F">
+    <w:p w14:paraId="6C107235" w14:textId="006957BA" w:rsidR="009A3A15" w:rsidRDefault="00DE4971" w:rsidP="0099511F">
       <w:pPr>
         <w:pStyle w:val="Seo1PrimriaInfoInfo"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009A3A15">
         <w:t>lustrações, gráficos, quadros...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFA46C7" w14:textId="1DDDE1C4" w:rsidR="009A3A15" w:rsidRDefault="009A3A15" w:rsidP="005F3F8E">
       <w:pPr>
         <w:pStyle w:val="PargrafoInfoInfo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3A15">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">As ilustrações, figuras, gráficos, quadros, tabelas e outros elementos similares </w:t>
       </w:r>
@@ -4216,79 +4208,82 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71A74CF6" w14:textId="77777777" w:rsidR="00F44E04" w:rsidRPr="00E939C1" w:rsidRDefault="00F44E04" w:rsidP="000266FA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72D25885" w14:textId="77777777" w:rsidR="002D17D9" w:rsidRPr="00E939C1" w:rsidRDefault="002D17D9" w:rsidP="000266FA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D17D9" w:rsidRPr="00E939C1" w:rsidSect="00064182">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="1610" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4773A33B" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+    <w:p w14:paraId="5F3190FE" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EE5282C" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+    <w:p w14:paraId="521E754E" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4339,50 +4334,60 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6269667B" w14:textId="77777777" w:rsidR="004F4850" w:rsidRDefault="004F4850">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="573A0A75" w14:textId="45FDCFA2" w:rsidR="005B50F4" w:rsidRPr="005B50F4" w:rsidRDefault="00BE459F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E30F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="35136586" wp14:editId="22B9B0F9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
@@ -4864,51 +4869,51 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="71A74D0E" w14:textId="19D68F09" w:rsidR="00F92680" w:rsidRDefault="00F92680">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F9D488D" w14:textId="2372FDA7" w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5" w:rsidRDefault="00ED7179">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB5AF5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C9E5F18" wp14:editId="6D42E112">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -5399,95 +5404,105 @@
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="71A74D10" w14:textId="77777777" w:rsidR="008554A8" w:rsidRDefault="008554A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F10DEF" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+    <w:p w14:paraId="345A09B6" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FFD2AA3" w14:textId="77777777" w:rsidR="00687B4C" w:rsidRDefault="00687B4C" w:rsidP="008F79F3">
+    <w:p w14:paraId="354DB85A" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="157A0CF3" w14:textId="77777777" w:rsidR="009A3A15" w:rsidRPr="00440DBF" w:rsidRDefault="009A3A15" w:rsidP="00A3233B">
       <w:pPr>
         <w:pStyle w:val="NotaderodapInfoInfo"/>
       </w:pPr>
       <w:r w:rsidRPr="00E67C6A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00440DBF">
         <w:t xml:space="preserve"> As notas de rodapé, quando indispensáveis, devem ser ap</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">resentadas com fonte Arial, 10, </w:t>
       </w:r>
       <w:r w:rsidRPr="00440DBF">
         <w:t>espaço simples, justificado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C15B121" w14:textId="77777777" w:rsidR="004F4850" w:rsidRDefault="004F4850">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71A74D0D" w14:textId="77777777" w:rsidR="008D282E" w:rsidRDefault="008D282E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r w:rsidRPr="00E30F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A74D11" wp14:editId="2C9964B7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-78105</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-830580</wp:posOffset>
@@ -5632,50 +5647,60 @@
                       <w:rPr>
                         <w:color w:val="E7E6E6" w:themeColor="background2"/>
                       </w:rPr>
                       <w:t>: subtítulo</w:t>
                     </w:r>
                     <w:r w:rsidR="00E50197" w:rsidRPr="00A60025">
                       <w:rPr>
                         <w:color w:val="E7E6E6" w:themeColor="background2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> do trabalho</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D98722C" w14:textId="77777777" w:rsidR="004F4850" w:rsidRDefault="004F4850">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A454DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7403FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val="%1.%2"/>
@@ -5845,55 +5870,54 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C185B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9910A6C4"/>
+    <w:tmpl w:val="68FC26AA"/>
     <w:lvl w:ilvl="0" w:tplc="23DAC04C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Seo11SecundriaInfoInfo"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -5939,61 +5963,60 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66ED53DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10AAA4E0"/>
     <w:lvl w:ilvl="0" w:tplc="E580EF10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Seo111TerciriaInfoInfo"/>
       <w:lvlText w:val="%1.1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -6138,136 +6161,165 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7048399D"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FC3625EC">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="284A28C8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Seo1PrimriaInfoInfo"/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="Seo11SecundriaInfoInfo"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="454" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:pStyle w:val="Seo111TerciriaInfoInfo"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="624" w:hanging="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1175412545">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1568683173">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1965500659">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1776166171">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="556744700">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2051421039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1534224484">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="352345235">
     <w:abstractNumId w:val="2"/>
@@ -6316,180 +6368,187 @@
     <w:rsid w:val="00015E84"/>
     <w:rsid w:val="0002056D"/>
     <w:rsid w:val="00020C66"/>
     <w:rsid w:val="00022172"/>
     <w:rsid w:val="0002633A"/>
     <w:rsid w:val="000266FA"/>
     <w:rsid w:val="00033170"/>
     <w:rsid w:val="00041DEF"/>
     <w:rsid w:val="0004575F"/>
     <w:rsid w:val="0005166B"/>
     <w:rsid w:val="00061DC1"/>
     <w:rsid w:val="00064182"/>
     <w:rsid w:val="0007043D"/>
     <w:rsid w:val="0007491A"/>
     <w:rsid w:val="00086256"/>
     <w:rsid w:val="00092DCA"/>
     <w:rsid w:val="00093185"/>
     <w:rsid w:val="0009545A"/>
     <w:rsid w:val="000B1419"/>
     <w:rsid w:val="000B2175"/>
     <w:rsid w:val="000B4912"/>
     <w:rsid w:val="000C0133"/>
     <w:rsid w:val="000C5AE3"/>
     <w:rsid w:val="000C6106"/>
     <w:rsid w:val="000C7EFE"/>
+    <w:rsid w:val="000D4B78"/>
     <w:rsid w:val="000E280B"/>
     <w:rsid w:val="000F6C51"/>
     <w:rsid w:val="001009E6"/>
     <w:rsid w:val="0011077E"/>
     <w:rsid w:val="001108A8"/>
     <w:rsid w:val="00110E27"/>
     <w:rsid w:val="00112155"/>
     <w:rsid w:val="0011220C"/>
     <w:rsid w:val="00122CDF"/>
     <w:rsid w:val="00123683"/>
     <w:rsid w:val="00130ECD"/>
     <w:rsid w:val="001331F8"/>
     <w:rsid w:val="0013398C"/>
     <w:rsid w:val="00141BB2"/>
     <w:rsid w:val="0014261F"/>
     <w:rsid w:val="00147CDC"/>
     <w:rsid w:val="001529A0"/>
     <w:rsid w:val="00153010"/>
     <w:rsid w:val="00153B47"/>
     <w:rsid w:val="001559EA"/>
+    <w:rsid w:val="0016124B"/>
     <w:rsid w:val="00161346"/>
     <w:rsid w:val="00161B37"/>
     <w:rsid w:val="00175EA0"/>
     <w:rsid w:val="00182B88"/>
     <w:rsid w:val="0018603E"/>
     <w:rsid w:val="001864AD"/>
     <w:rsid w:val="001868E7"/>
     <w:rsid w:val="001916BD"/>
     <w:rsid w:val="00191E1E"/>
     <w:rsid w:val="001A2C29"/>
     <w:rsid w:val="001A38EA"/>
     <w:rsid w:val="001A5239"/>
     <w:rsid w:val="001A7DD7"/>
     <w:rsid w:val="001B6738"/>
     <w:rsid w:val="001B6A70"/>
     <w:rsid w:val="001C1D73"/>
     <w:rsid w:val="001D2E97"/>
     <w:rsid w:val="001D494F"/>
     <w:rsid w:val="001D557D"/>
     <w:rsid w:val="001D74ED"/>
     <w:rsid w:val="001F2E5D"/>
     <w:rsid w:val="001F6F2E"/>
     <w:rsid w:val="002011FD"/>
     <w:rsid w:val="00201E41"/>
     <w:rsid w:val="002029DA"/>
     <w:rsid w:val="00202AA1"/>
     <w:rsid w:val="002223F9"/>
     <w:rsid w:val="00223882"/>
     <w:rsid w:val="00225C26"/>
     <w:rsid w:val="00244D22"/>
     <w:rsid w:val="00246ABA"/>
     <w:rsid w:val="00254699"/>
     <w:rsid w:val="00280323"/>
     <w:rsid w:val="0028140E"/>
     <w:rsid w:val="00283D21"/>
     <w:rsid w:val="002A3DD6"/>
     <w:rsid w:val="002A784F"/>
     <w:rsid w:val="002B2433"/>
     <w:rsid w:val="002B34B0"/>
     <w:rsid w:val="002B351F"/>
     <w:rsid w:val="002B38B2"/>
     <w:rsid w:val="002B6AAC"/>
     <w:rsid w:val="002B7ADE"/>
     <w:rsid w:val="002C3999"/>
     <w:rsid w:val="002C4A97"/>
     <w:rsid w:val="002D1766"/>
     <w:rsid w:val="002D17D9"/>
     <w:rsid w:val="002D6762"/>
     <w:rsid w:val="002D714A"/>
+    <w:rsid w:val="002E688F"/>
     <w:rsid w:val="00302BD6"/>
     <w:rsid w:val="00303ADA"/>
     <w:rsid w:val="00321C3C"/>
     <w:rsid w:val="00323BD0"/>
+    <w:rsid w:val="00332411"/>
     <w:rsid w:val="00335288"/>
     <w:rsid w:val="003436C0"/>
     <w:rsid w:val="00346698"/>
     <w:rsid w:val="0036083C"/>
     <w:rsid w:val="00371E10"/>
     <w:rsid w:val="00376D39"/>
     <w:rsid w:val="00386FF0"/>
     <w:rsid w:val="00387B7F"/>
     <w:rsid w:val="00393ACB"/>
     <w:rsid w:val="00397369"/>
     <w:rsid w:val="003A4A6C"/>
     <w:rsid w:val="003C104A"/>
     <w:rsid w:val="003C1575"/>
     <w:rsid w:val="003C2145"/>
     <w:rsid w:val="003D566D"/>
     <w:rsid w:val="003E0033"/>
     <w:rsid w:val="003E108F"/>
+    <w:rsid w:val="003E15BD"/>
     <w:rsid w:val="003F1080"/>
     <w:rsid w:val="004027EE"/>
     <w:rsid w:val="00416555"/>
     <w:rsid w:val="00424094"/>
     <w:rsid w:val="0042587D"/>
     <w:rsid w:val="004323D2"/>
     <w:rsid w:val="00432578"/>
     <w:rsid w:val="00437959"/>
     <w:rsid w:val="00437C6F"/>
     <w:rsid w:val="00440E8C"/>
     <w:rsid w:val="0044132D"/>
     <w:rsid w:val="0044167C"/>
     <w:rsid w:val="00441946"/>
     <w:rsid w:val="004524FA"/>
     <w:rsid w:val="0046209C"/>
     <w:rsid w:val="00470A2E"/>
     <w:rsid w:val="0047159A"/>
     <w:rsid w:val="004742B9"/>
     <w:rsid w:val="00482C9C"/>
     <w:rsid w:val="00487489"/>
     <w:rsid w:val="00487F40"/>
     <w:rsid w:val="004925D4"/>
     <w:rsid w:val="00493EF2"/>
     <w:rsid w:val="0049432C"/>
     <w:rsid w:val="00494F9E"/>
     <w:rsid w:val="004A25EC"/>
     <w:rsid w:val="004A2B28"/>
     <w:rsid w:val="004A4469"/>
     <w:rsid w:val="004D0832"/>
     <w:rsid w:val="004D3DE2"/>
     <w:rsid w:val="004D478A"/>
     <w:rsid w:val="004D4AF0"/>
     <w:rsid w:val="004F0496"/>
     <w:rsid w:val="004F1902"/>
     <w:rsid w:val="004F453A"/>
+    <w:rsid w:val="004F4850"/>
     <w:rsid w:val="004F580A"/>
     <w:rsid w:val="004F6655"/>
     <w:rsid w:val="005040F0"/>
     <w:rsid w:val="00513CCF"/>
     <w:rsid w:val="00515038"/>
+    <w:rsid w:val="005201A4"/>
     <w:rsid w:val="00522F55"/>
     <w:rsid w:val="005317D7"/>
     <w:rsid w:val="00537F31"/>
     <w:rsid w:val="005457D8"/>
     <w:rsid w:val="00547CEB"/>
     <w:rsid w:val="005517CE"/>
     <w:rsid w:val="005520E9"/>
     <w:rsid w:val="00552313"/>
     <w:rsid w:val="00555364"/>
     <w:rsid w:val="0055698D"/>
     <w:rsid w:val="00557212"/>
     <w:rsid w:val="00571167"/>
     <w:rsid w:val="005735F8"/>
     <w:rsid w:val="005847E5"/>
     <w:rsid w:val="00592986"/>
     <w:rsid w:val="0059457E"/>
     <w:rsid w:val="005A3DD0"/>
     <w:rsid w:val="005B0514"/>
     <w:rsid w:val="005B50F4"/>
     <w:rsid w:val="005C767D"/>
     <w:rsid w:val="005D0C9B"/>
     <w:rsid w:val="005D59A1"/>
     <w:rsid w:val="005D7BC8"/>
     <w:rsid w:val="005E7179"/>
     <w:rsid w:val="005F07BB"/>
@@ -6528,76 +6587,79 @@
     <w:rsid w:val="006E246D"/>
     <w:rsid w:val="006E277F"/>
     <w:rsid w:val="006E71C0"/>
     <w:rsid w:val="006E739F"/>
     <w:rsid w:val="006F01C9"/>
     <w:rsid w:val="006F47E2"/>
     <w:rsid w:val="006F55B7"/>
     <w:rsid w:val="006F56BC"/>
     <w:rsid w:val="00703533"/>
     <w:rsid w:val="00711F58"/>
     <w:rsid w:val="00715C7B"/>
     <w:rsid w:val="007269A6"/>
     <w:rsid w:val="00731306"/>
     <w:rsid w:val="00732D7F"/>
     <w:rsid w:val="0074079C"/>
     <w:rsid w:val="00743792"/>
     <w:rsid w:val="00744109"/>
     <w:rsid w:val="00750EA9"/>
     <w:rsid w:val="00752992"/>
     <w:rsid w:val="00753B72"/>
     <w:rsid w:val="007635F6"/>
     <w:rsid w:val="00764133"/>
     <w:rsid w:val="00765838"/>
     <w:rsid w:val="00766BB0"/>
     <w:rsid w:val="0078036B"/>
+    <w:rsid w:val="00780E10"/>
     <w:rsid w:val="00786D12"/>
     <w:rsid w:val="0079128D"/>
     <w:rsid w:val="00791918"/>
     <w:rsid w:val="007A2A61"/>
     <w:rsid w:val="007A7F71"/>
     <w:rsid w:val="007B1039"/>
     <w:rsid w:val="007B4288"/>
     <w:rsid w:val="007C483F"/>
     <w:rsid w:val="007C61FE"/>
     <w:rsid w:val="007C7A06"/>
     <w:rsid w:val="007E10E5"/>
     <w:rsid w:val="007E2A5C"/>
     <w:rsid w:val="00801507"/>
     <w:rsid w:val="00801B2D"/>
     <w:rsid w:val="00802D4B"/>
     <w:rsid w:val="0080663D"/>
     <w:rsid w:val="008211A1"/>
     <w:rsid w:val="008213FE"/>
     <w:rsid w:val="00821C00"/>
     <w:rsid w:val="00821F22"/>
     <w:rsid w:val="008231CC"/>
     <w:rsid w:val="00824A1C"/>
     <w:rsid w:val="00834332"/>
     <w:rsid w:val="00835E31"/>
     <w:rsid w:val="0084084A"/>
     <w:rsid w:val="00840854"/>
+    <w:rsid w:val="0084263E"/>
+    <w:rsid w:val="00845D72"/>
     <w:rsid w:val="0085415A"/>
     <w:rsid w:val="008554A8"/>
     <w:rsid w:val="008621A0"/>
     <w:rsid w:val="008657E2"/>
     <w:rsid w:val="00867F67"/>
     <w:rsid w:val="008704B0"/>
     <w:rsid w:val="008728E8"/>
     <w:rsid w:val="008770F4"/>
     <w:rsid w:val="00882A65"/>
     <w:rsid w:val="00883D14"/>
     <w:rsid w:val="00893B32"/>
     <w:rsid w:val="0089404F"/>
     <w:rsid w:val="00894D27"/>
     <w:rsid w:val="00895478"/>
     <w:rsid w:val="00895CD8"/>
     <w:rsid w:val="008A62A2"/>
     <w:rsid w:val="008B2C9C"/>
     <w:rsid w:val="008B47A9"/>
     <w:rsid w:val="008B77E6"/>
     <w:rsid w:val="008B7ADB"/>
     <w:rsid w:val="008D282E"/>
     <w:rsid w:val="008E0414"/>
     <w:rsid w:val="008E7060"/>
     <w:rsid w:val="008F3116"/>
     <w:rsid w:val="008F6687"/>
@@ -6650,50 +6712,51 @@
     <w:rsid w:val="00A63360"/>
     <w:rsid w:val="00A779CE"/>
     <w:rsid w:val="00A869F3"/>
     <w:rsid w:val="00A873BD"/>
     <w:rsid w:val="00A92D2E"/>
     <w:rsid w:val="00A9489C"/>
     <w:rsid w:val="00AA6892"/>
     <w:rsid w:val="00AB0AC1"/>
     <w:rsid w:val="00AB719C"/>
     <w:rsid w:val="00AB7A3A"/>
     <w:rsid w:val="00AC3BB9"/>
     <w:rsid w:val="00AC5C5E"/>
     <w:rsid w:val="00AD40BA"/>
     <w:rsid w:val="00AD7DF5"/>
     <w:rsid w:val="00AE4806"/>
     <w:rsid w:val="00AE57DA"/>
     <w:rsid w:val="00AE7658"/>
     <w:rsid w:val="00AF369A"/>
     <w:rsid w:val="00AF4D10"/>
     <w:rsid w:val="00B0023E"/>
     <w:rsid w:val="00B04A41"/>
     <w:rsid w:val="00B07EF6"/>
     <w:rsid w:val="00B22978"/>
     <w:rsid w:val="00B22E54"/>
     <w:rsid w:val="00B25D1E"/>
+    <w:rsid w:val="00B25D42"/>
     <w:rsid w:val="00B26FE4"/>
     <w:rsid w:val="00B2778A"/>
     <w:rsid w:val="00B404F3"/>
     <w:rsid w:val="00B42C4C"/>
     <w:rsid w:val="00B52CA9"/>
     <w:rsid w:val="00B602FA"/>
     <w:rsid w:val="00B7072C"/>
     <w:rsid w:val="00B77E44"/>
     <w:rsid w:val="00B81514"/>
     <w:rsid w:val="00B85B86"/>
     <w:rsid w:val="00B85F58"/>
     <w:rsid w:val="00B86DC9"/>
     <w:rsid w:val="00B950B5"/>
     <w:rsid w:val="00B95401"/>
     <w:rsid w:val="00B979A0"/>
     <w:rsid w:val="00BA6803"/>
     <w:rsid w:val="00BB7E2A"/>
     <w:rsid w:val="00BD289A"/>
     <w:rsid w:val="00BD42EA"/>
     <w:rsid w:val="00BE459F"/>
     <w:rsid w:val="00C002D2"/>
     <w:rsid w:val="00C125C2"/>
     <w:rsid w:val="00C17794"/>
     <w:rsid w:val="00C208DB"/>
     <w:rsid w:val="00C21187"/>
@@ -6712,56 +6775,58 @@
     <w:rsid w:val="00C550E7"/>
     <w:rsid w:val="00C55E31"/>
     <w:rsid w:val="00C6523F"/>
     <w:rsid w:val="00C7457D"/>
     <w:rsid w:val="00C75EAF"/>
     <w:rsid w:val="00C82293"/>
     <w:rsid w:val="00C86B5A"/>
     <w:rsid w:val="00C94EE8"/>
     <w:rsid w:val="00CA1D29"/>
     <w:rsid w:val="00CA6BFB"/>
     <w:rsid w:val="00CB142C"/>
     <w:rsid w:val="00CC2A0A"/>
     <w:rsid w:val="00CC41CE"/>
     <w:rsid w:val="00CC6B95"/>
     <w:rsid w:val="00CD29B2"/>
     <w:rsid w:val="00CD5D45"/>
     <w:rsid w:val="00CE0E67"/>
     <w:rsid w:val="00CE1DA4"/>
     <w:rsid w:val="00CE2E6D"/>
     <w:rsid w:val="00CF1FC1"/>
     <w:rsid w:val="00D03E61"/>
     <w:rsid w:val="00D07486"/>
     <w:rsid w:val="00D210AE"/>
     <w:rsid w:val="00D35AA6"/>
     <w:rsid w:val="00D4198C"/>
+    <w:rsid w:val="00D47D65"/>
     <w:rsid w:val="00D54E0E"/>
     <w:rsid w:val="00D55CAC"/>
     <w:rsid w:val="00D5605B"/>
     <w:rsid w:val="00D5701A"/>
     <w:rsid w:val="00D739CE"/>
     <w:rsid w:val="00D9217C"/>
+    <w:rsid w:val="00D930FA"/>
     <w:rsid w:val="00DA42EA"/>
     <w:rsid w:val="00DB0229"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD3942"/>
     <w:rsid w:val="00DE39F6"/>
     <w:rsid w:val="00DE4971"/>
     <w:rsid w:val="00DE4AAA"/>
     <w:rsid w:val="00DE711E"/>
     <w:rsid w:val="00DF363E"/>
     <w:rsid w:val="00DF390C"/>
     <w:rsid w:val="00DF5B7B"/>
     <w:rsid w:val="00E019BE"/>
     <w:rsid w:val="00E057A1"/>
     <w:rsid w:val="00E058F5"/>
     <w:rsid w:val="00E11B0A"/>
     <w:rsid w:val="00E1614B"/>
     <w:rsid w:val="00E1688E"/>
     <w:rsid w:val="00E22A8E"/>
     <w:rsid w:val="00E2576D"/>
     <w:rsid w:val="00E301C5"/>
     <w:rsid w:val="00E30F52"/>
     <w:rsid w:val="00E32B90"/>
     <w:rsid w:val="00E373BF"/>
     <w:rsid w:val="00E37AFA"/>
     <w:rsid w:val="00E44A85"/>
@@ -6787,50 +6852,52 @@
     <w:rsid w:val="00EC7A27"/>
     <w:rsid w:val="00ED253C"/>
     <w:rsid w:val="00ED25FB"/>
     <w:rsid w:val="00ED7179"/>
     <w:rsid w:val="00EE0947"/>
     <w:rsid w:val="00EE0A4E"/>
     <w:rsid w:val="00EE4DFF"/>
     <w:rsid w:val="00EE702B"/>
     <w:rsid w:val="00EF4DC5"/>
     <w:rsid w:val="00EF5B72"/>
     <w:rsid w:val="00EF6F3A"/>
     <w:rsid w:val="00EF7A72"/>
     <w:rsid w:val="00F02289"/>
     <w:rsid w:val="00F024E7"/>
     <w:rsid w:val="00F03F5F"/>
     <w:rsid w:val="00F107B5"/>
     <w:rsid w:val="00F10AE4"/>
     <w:rsid w:val="00F12AFD"/>
     <w:rsid w:val="00F16D77"/>
     <w:rsid w:val="00F30F56"/>
     <w:rsid w:val="00F334B1"/>
     <w:rsid w:val="00F37976"/>
     <w:rsid w:val="00F415A9"/>
     <w:rsid w:val="00F44E04"/>
     <w:rsid w:val="00F55112"/>
+    <w:rsid w:val="00F574DE"/>
+    <w:rsid w:val="00F74CFC"/>
     <w:rsid w:val="00F763B4"/>
     <w:rsid w:val="00F76A11"/>
     <w:rsid w:val="00F836DD"/>
     <w:rsid w:val="00F852BF"/>
     <w:rsid w:val="00F86709"/>
     <w:rsid w:val="00F92680"/>
     <w:rsid w:val="00F93D91"/>
     <w:rsid w:val="00F940B2"/>
     <w:rsid w:val="00F95F38"/>
     <w:rsid w:val="00FA1C1E"/>
     <w:rsid w:val="00FA3F06"/>
     <w:rsid w:val="00FA594D"/>
     <w:rsid w:val="00FB0633"/>
     <w:rsid w:val="00FB213B"/>
     <w:rsid w:val="00FB3816"/>
     <w:rsid w:val="00FB38D0"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FC041C"/>
     <w:rsid w:val="00FC6CE9"/>
     <w:rsid w:val="00FD3459"/>
     <w:rsid w:val="00FE607E"/>
     <w:rsid w:val="00FF1B0A"/>
     <w:rsid w:val="00FF294D"/>
     <w:rsid w:val="00FF40D3"/>
     <w:rsid w:val="00FF4420"/>
@@ -7829,86 +7896,83 @@
     <w:name w:val="Subtítulo Info&amp;Info"/>
     <w:basedOn w:val="SemEspaamento"/>
     <w:qFormat/>
     <w:rsid w:val="00C2772B"/>
     <w:pPr>
       <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1094" w:y="165"/>
       <w:spacing w:before="200" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo1PrimriaInfoInfo">
     <w:name w:val="Seção 1 Primária Info&amp;Info"/>
     <w:basedOn w:val="SemEspaamento"/>
     <w:qFormat/>
     <w:rsid w:val="00FC6CE9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="0072AA"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo11SecundriaInfoInfo">
     <w:name w:val="Seção 1.1 Secundária Info&amp;Info"/>
     <w:basedOn w:val="Seo1PrimriaInfoInfo"/>
     <w:next w:val="PargrafoInfoInfo"/>
     <w:qFormat/>
     <w:rsid w:val="004D3DE2"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="454" w:hanging="454"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seo111TerciriaInfoInfo">
     <w:name w:val="Seção 1.1.1 Terciária Info&amp;Info"/>
     <w:basedOn w:val="Seo11SecundriaInfoInfo"/>
     <w:next w:val="PargrafoInfoInfo"/>
     <w:qFormat/>
     <w:rsid w:val="00DE39F6"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:ind w:left="624" w:hanging="624"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumoInfoInfo">
     <w:name w:val="Resumo Info&amp;Info"/>
     <w:basedOn w:val="SemEspaamento"/>
     <w:qFormat/>
     <w:rsid w:val="00C356F3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BiografiaInfoInfo">
     <w:name w:val="Biografia Info&amp;Info"/>
     <w:basedOn w:val="SemEspaamento"/>
     <w:qFormat/>
     <w:rsid w:val="00494F9E"/>
     <w:pPr>
       <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="117"/>
       <w:spacing w:before="60" w:after="40"/>
@@ -7983,58 +8047,58 @@
     <w:qFormat/>
     <w:rsid w:val="006F56BC"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="0072AA"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8280,66 +8344,66 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A26DC644-EFE8-498E-8413-93094FDA1B82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1081</Words>
   <Characters>6544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>163</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7557</CharactersWithSpaces>
+  <CharactersWithSpaces>7556</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Thiago C.M.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>