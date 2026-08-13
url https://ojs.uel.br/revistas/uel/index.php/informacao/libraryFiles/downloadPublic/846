--- v2 (2026-04-29)
+++ v3 (2026-08-13)
@@ -1,58 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71A74C8B" w14:textId="249102BE" w:rsidR="00EA5F52" w:rsidRPr="00FF294D" w:rsidRDefault="00592986" w:rsidP="0085415A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF294D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -151,58 +148,69 @@
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="71A74CF9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:362.15pt;margin-top:-22.25pt;width:97.35pt;height:20.9pt;z-index:-251618304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjxyRK+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817LlRxPBcpAmTVEg&#10;fQBpP4CmKIsoyWWXtCX367ukHMdob0V1ILhacnZndri+GaxhB4VBg6v5bDLlTDkJjXa7mn//9vDm&#10;irMQhWuEAadqflSB32xev1r3vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHyRbQikgh7ooGRU/o&#10;1hTldLoqesDGI0gVAv29H5N8k/HbVsn4pW2DiszUnHqLecW8btNabNai2qHwnZanNsQ/dGGFdlT0&#10;DHUvomB71H9BWS0RArRxIsEW0LZaqsyB2Mymf7B56oRXmQuJE/xZpvD/YOXnw5P/iiwO72CgAWYS&#10;wT+C/BGYg7tOuJ26RYS+U6KhwrMkWdH7UJ2uJqlDFRLItv8EDQ1Z7CNkoKFFm1QhnozQaQDHs+hq&#10;iEymkuV8NV8sOZOUK1fLxTxPpRDV822PIX5QYFna1BxpqBldHB5DTN2I6vlIKubgQRuTB2sc62t+&#10;vSyX+cJFxupIvjPa1vxqmr7RCYnke9fky1FoM+6pgHEn1onoSDkO24EOJvZbaI7EH2H0F70H2nSA&#10;vzjryVs1Dz/3AhVn5qMjDa9ni0UyYw4Wy7clBXiZ2V5mhJMEVfPI2bi9i9nAI9db0rrVWYaXTk69&#10;kmeyOid/J1NexvnUyyvc/AYAAP//AwBQSwMEFAAGAAgAAAAhAAznlLffAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I+w+RJ3HbkpWO0a7phEBcQYwPabes8dqKxqmabC3/HnOCo+1H&#10;r5+32E2uExccQutJw2qpQCBV3rZUa3h/e1rcgQjRkDWdJ9TwjQF25eyqMLn1I73iZR9rwSEUcqOh&#10;ibHPpQxVg86Epe+R+HbygzORx6GWdjAjh7tOJkrdSmda4g+N6fGhweprf3YaPp5Ph89UvdSPbt2P&#10;flKSXCa1vp5P91sQEaf4B8OvPqtDyU5HfyYbRKdhk6Q3jGpYpOkaBBPZKuN2R94kG5BlIf9XKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY8ckSvgBAADNAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADOeUt98AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="71A74D19" w14:textId="67EB3C0A" w:rsidR="00834332" w:rsidRPr="00D35AA6" w:rsidRDefault="00834332" w:rsidP="00DE711E">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="0072AA"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00D35AA6">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="0072AA"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>eISSN 1981-892</w:t>
+                        <w:t>eISSN</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00D35AA6">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="0072AA"/>
+                          <w:w w:val="92"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1981-892</w:t>
                       </w:r>
                       <w:r w:rsidR="00FB0633" w:rsidRPr="00D35AA6">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="0072AA"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>0</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00FF294D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -296,304 +304,278 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2195195" cy="240665"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="71A74D1A" w14:textId="74009C8D" w:rsidR="00DE711E" w:rsidRPr="00493EF2" w:rsidRDefault="00DE711E" w:rsidP="00DE711E">
+                          <w:p w14:paraId="71A74D1A" w14:textId="74009C8D" w:rsidR="00DE711E" w:rsidRPr="00036303" w:rsidRDefault="00DE711E" w:rsidP="00DE711E">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00493EF2">
+                            <w:r w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>DOI: 10.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EF5B72" w:rsidRPr="00493EF2">
+                            <w:r w:rsidR="00EF5B72" w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>543</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00493EF2">
+                            <w:r w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>/1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B77E44" w:rsidRPr="00493EF2">
+                            <w:r w:rsidR="00B77E44" w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00493EF2">
+                            <w:r w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>81-8</w:t>
                             </w:r>
-                            <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                            <w:r w:rsidR="00752992" w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>92</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00493EF2">
+                            <w:r w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>0.202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                            <w:r w:rsidR="00752992" w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00493EF2">
+                            <w:r w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>v</w:t>
                             </w:r>
-                            <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                            <w:r w:rsidR="00752992" w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>31</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00493EF2">
+                            <w:r w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>n1p</w:t>
                             </w:r>
-                            <w:r w:rsidR="003A4A6C" w:rsidRPr="00493EF2">
+                            <w:r w:rsidR="003A4A6C" w:rsidRPr="00036303">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="E7E6E6" w:themeColor="background2"/>
                                 <w:w w:val="92"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="71A74CFB" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:286.45pt;margin-top:43pt;width:172.85pt;height:18.95pt;z-index:-251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWt9al+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X/yhJGusOFXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wW7abS+VbMsBFw4955zD9vrUStyFM5LMDUtFjklwnBopdnX9OeP+3dX&#10;lPjATMsUGFHTk/D0evf2zXawlSihB9UKRxDE+GqwNe1DsFWWed4LzfwCrDAY7MBpFnDp9lnr2IDo&#10;WmVlnq+zAVxrHXDhPe7eTUG6S/hdJ3j41nVeBKJqirWFNLo0NnHMdltW7R2zveRzGewVVWgmDSY9&#10;Q92xwMjByRdQWnIHHrqw4KAz6DrJReKAbIr8HzaPPbMicUFxvD3L5P8fLP96fLTfHQnjBxixgYmE&#10;tw/Af3li4LZnZi9unIOhF6zFxEWULBusr+arUWpf+QjSDF+gxSazQ4AENHZOR1WQJ0F0bMDpLLoY&#10;A+G4WRabFf6UcIyVy3y9XqUUrHq6bZ0PnwRoEic1ddjUhM6ODz7Ealj1dCQmM3AvlUqNVYYMNd2s&#10;ylW6cBHRMqDvlNQ1vcrjNzkhkvxo2nQ5MKmmOSZQZmYdiU6Uw9iMRLazJFGEBtoTyuBgshk+C5z0&#10;4P5QMqDFaup/H5gTlKjPBqXcFMtl9GRaLFfvS1y4y0hzGWGGI1RNAyXT9DYkH0+Ub1DyTiY1niuZ&#10;S0brJJFmm0dvXq7TqefHuPsLAAD//wMAUEsDBBQABgAIAAAAIQCp6X6q3gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1AQxLiVAjEFdRCK3Fz420SEa+j2G3C37Oc4Lja&#10;p5k35Xp2vTjjGDpPGpYLBQKp9rajRsPH+8tNBiJEQ9b0nlDDNwZYV5cXpSmsn2iD521sBIdQKIyG&#10;NsahkDLULToTFn5A4t/Rj85EPsdG2tFMHO56mSiVSmc64obWDPjUYv21PTkNu9fj5/5OvTXPbjVM&#10;flaSXC61vr6aHx9ARJzjHwy/+qwOFTsd/IlsEL2G1X2SM6ohS3kTA/kyS0EcmExuc5BVKf9PqH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlrfWpfkBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqel+qt4AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="71A74D1A" w14:textId="74009C8D" w:rsidR="00DE711E" w:rsidRPr="00493EF2" w:rsidRDefault="00DE711E" w:rsidP="00DE711E">
+                    <w:p w14:paraId="71A74D1A" w14:textId="74009C8D" w:rsidR="00DE711E" w:rsidRPr="00036303" w:rsidRDefault="00DE711E" w:rsidP="00DE711E">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00493EF2">
+                      <w:r w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>DOI: 10.</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EF5B72" w:rsidRPr="00493EF2">
+                      <w:r w:rsidR="00EF5B72" w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>543</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00493EF2">
+                      <w:r w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>/1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B77E44" w:rsidRPr="00493EF2">
+                      <w:r w:rsidR="00B77E44" w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00493EF2">
+                      <w:r w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>81-8</w:t>
                       </w:r>
-                      <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                      <w:r w:rsidR="00752992" w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>92</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00493EF2">
+                      <w:r w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>0.202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                      <w:r w:rsidR="00752992" w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00493EF2">
+                      <w:r w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>v</w:t>
                       </w:r>
-                      <w:r w:rsidR="00752992" w:rsidRPr="00493EF2">
+                      <w:r w:rsidR="00752992" w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>31</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00493EF2">
+                      <w:r w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>n1p</w:t>
                       </w:r>
-                      <w:r w:rsidR="003A4A6C" w:rsidRPr="00493EF2">
+                      <w:r w:rsidR="003A4A6C" w:rsidRPr="00036303">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="E7E6E6" w:themeColor="background2"/>
                           <w:w w:val="92"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1719" w:tblpY="165"/>
         <w:tblW w:w="9014" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1838,145 +1820,203 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Conclusões</w:t>
       </w:r>
       <w:r w:rsidRPr="009009E0">
         <w:t>: destacar as principais conclusões.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A74CDA" w14:textId="3073DEEF" w:rsidR="00CB142C" w:rsidRDefault="0063063A" w:rsidP="00004FEC">
       <w:pPr>
         <w:pStyle w:val="DescritoresInfoInfo"/>
       </w:pPr>
       <w:r w:rsidRPr="003D566D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Descritores:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C0133" w:rsidRPr="000C0133">
         <w:t>Descritor 1. Descritor 2. Descritor 3. Descritor 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB7B572" w14:textId="30C7755C" w:rsidR="0078036B" w:rsidRPr="00493EF2" w:rsidRDefault="0078036B" w:rsidP="0078036B">
+    <w:p w14:paraId="2BB7B572" w14:textId="6DD0EC6C" w:rsidR="0078036B" w:rsidRPr="00493EF2" w:rsidRDefault="0078036B" w:rsidP="0078036B">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00036303">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072AA"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Recebido em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036303">
+        <w:rPr>
+          <w:color w:val="0072AA"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00036303">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86B5A" w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00036303">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86B5A" w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00036303">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493EF2">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036303">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072AA"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceito em: </w:t>
+      </w:r>
+      <w:r w:rsidR="00036303">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Recebido em</w:t>
+        <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00493EF2">
         <w:rPr>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>: 01</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C86B5A" w:rsidRPr="00493EF2">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00036303">
         <w:rPr>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00493EF2">
         <w:rPr>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...49 lines deleted...]
-        <w:t>11.02.2026</w:t>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B291C64" w14:textId="73332F92" w:rsidR="00A9489C" w:rsidRDefault="00A9489C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A74CDC" w14:textId="402B63E5" w:rsidR="00EB2955" w:rsidRDefault="00F44E04" w:rsidP="00845D72">
       <w:pPr>
         <w:pStyle w:val="Seo1PrimriaInfoInfo"/>
       </w:pPr>
       <w:r w:rsidRPr="003C1575">
         <w:lastRenderedPageBreak/>
         <w:t>Introdução</w:t>
       </w:r>
       <w:r w:rsidR="00515038">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4208,82 +4248,79 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71A74CF6" w14:textId="77777777" w:rsidR="00F44E04" w:rsidRPr="00E939C1" w:rsidRDefault="00F44E04" w:rsidP="000266FA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72D25885" w14:textId="77777777" w:rsidR="002D17D9" w:rsidRPr="00E939C1" w:rsidRDefault="002D17D9" w:rsidP="000266FA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D17D9" w:rsidRPr="00E939C1" w:rsidSect="00064182">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="1610" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F3190FE" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
+    <w:p w14:paraId="3686FDC0" w14:textId="77777777" w:rsidR="00DB626B" w:rsidRDefault="00DB626B" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="521E754E" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
+    <w:p w14:paraId="5F65FFC6" w14:textId="77777777" w:rsidR="00DB626B" w:rsidRDefault="00DB626B" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4303,92 +4340,84 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
+    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="573A0A75" w14:textId="45FDCFA2" w:rsidR="005B50F4" w:rsidRPr="005B50F4" w:rsidRDefault="00BE459F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E30F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="35136586" wp14:editId="22B9B0F9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1200150</wp:posOffset>
@@ -4405,386 +4434,388 @@
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5316855" cy="226695"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F100E35" w14:textId="274E147D" w:rsidR="00BE459F" w:rsidRPr="0000733D" w:rsidRDefault="00BE459F" w:rsidP="00BE459F">
+                        <w:p w14:paraId="1F100E35" w14:textId="05DDDF51" w:rsidR="00BE459F" w:rsidRPr="00036303" w:rsidRDefault="00BE459F" w:rsidP="00BE459F">
                           <w:pPr>
                             <w:spacing w:line="120" w:lineRule="atLeast"/>
                             <w:rPr>
                               <w:b/>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
                           </w:r>
-                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                          <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>31</w:t>
+                            <w:t>00</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, n. </w:t>
                           </w:r>
-                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                          <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>00</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">4, p. </w:t>
+                            <w:t xml:space="preserve">, p. </w:t>
                           </w:r>
-                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                          <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>00</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> – 2</w:t>
+                            <w:t xml:space="preserve"> – </w:t>
                           </w:r>
-                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                          <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>0</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidR="0000733D" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00036303">
+                            <w:rPr>
+                              <w:color w:val="0072AA"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, </w:t>
                           </w:r>
-                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>jan</w:t>
+                            <w:t>mês</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>./</w:t>
                           </w:r>
-                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidR="0000733D" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>mar</w:t>
+                            <w:t>m</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>ês</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00036303">
+                            <w:rPr>
+                              <w:color w:val="0072AA"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t>. 202</w:t>
                           </w:r>
-                          <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                          <w:r w:rsidR="0000733D" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> |</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0000733D">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
                               <w:b/>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
-                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="35136586" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Caixa de Texto 1368174247" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:94.5pt;margin-top:804.35pt;width:418.65pt;height:17.85pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqWhSM+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+x4cZZYcaquXadJ&#10;3YfU7gcQjGM04DIgsbNf3wt202h9m+YHxOWac+8597C5GrQiR+G8BFPT+SynRBgOjTT7mv58vHu3&#10;osQHZhqmwIianoSnV9u3bza9rUQBHahGOIIgxle9rWkXgq2yzPNOaOZnYIXBZAtOs4Ch22eNYz2i&#10;a5UVeb7MenCNdcCF93h6OybpNuG3reDhe9t6EYiqKfYW0urSuotrtt2wau+Y7SSf2mD/0IVm0mDR&#10;M9QtC4wcnHwFpSV34KENMw46g7aVXCQOyGae/8XmoWNWJC4ojrdnmfz/g+Xfjg/2hyNh+AgDDjCR&#10;8PYe+C9PDNx0zOzFtXPQd4I1WHgeJct666vpapTaVz6C7Pqv0OCQ2SFAAhpap6MqyJMgOg7gdBZd&#10;DIFwPCzfz5ersqSEY64olst1mUqw6vm2dT58FqBJ3NTU4VATOjve+xC7YdXzL7GYgTupVBqsMqSv&#10;6bosynThIqNlQN8pqWu6yuM3OiGS/GSadDkwqcY9FlBmYh2JjpTDsBuIbCZJogg7aE4og4PRZvgs&#10;cNOB+0NJjxarqf99YE5Qor4YlHI9XyyiJ1OwKD8UGLjLzO4ywwxHqJoGSsbtTUg+Hilfo+StTGq8&#10;dDK1jNZJIk02j968jNNfL49x+wQAAP//AwBQSwMEFAAGAAgAAAAhABkS0ifgAAAADgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYwiilK00nBOIK2mCTuGWN11Y0TtVka/n3uCe4&#10;+dlPz98r1pPrxBmH0HrScLtQIJAqb1uqNXx+vN5kIEI0ZE3nCTX8YIB1eXlRmNz6kTZ43sZacAiF&#10;3GhoYuxzKUPVoDNh4Xskvh394ExkOdTSDmbkcNfJpVKpdKYl/tCYHp8brL63J6dh93b82ifqvX5x&#10;9/3oJyXJraTW11fT0yOIiFP8M8OMz+hQMtPBn8gG0bHOVtwl8pCq7AHEbFHL9A7EYd4lSQKyLOT/&#10;GuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACpaFIz7AQAA1AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABkS0ifgAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1F100E35" w14:textId="274E147D" w:rsidR="00BE459F" w:rsidRPr="0000733D" w:rsidRDefault="00BE459F" w:rsidP="00BE459F">
+                  <w:p w14:paraId="1F100E35" w14:textId="05DDDF51" w:rsidR="00BE459F" w:rsidRPr="00036303" w:rsidRDefault="00BE459F" w:rsidP="00BE459F">
                     <w:pPr>
                       <w:spacing w:line="120" w:lineRule="atLeast"/>
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
                     </w:r>
-                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                    <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>31</w:t>
+                      <w:t>00</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, n. </w:t>
                     </w:r>
-                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                    <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>00</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">4, p. </w:t>
+                      <w:t xml:space="preserve">, p. </w:t>
                     </w:r>
-                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                    <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>00</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> – 2</w:t>
+                      <w:t xml:space="preserve"> – </w:t>
                     </w:r>
-                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                    <w:r w:rsidR="00036303" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>0</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidR="0000733D" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00036303">
+                      <w:rPr>
+                        <w:color w:val="0072AA"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, </w:t>
                     </w:r>
-                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>jan</w:t>
+                      <w:t>mês</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>./</w:t>
                     </w:r>
-                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidR="0000733D" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>mar</w:t>
+                      <w:t>m</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>ês</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00036303">
+                      <w:rPr>
+                        <w:color w:val="0072AA"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t>. 202</w:t>
                     </w:r>
-                    <w:r w:rsidR="0000733D" w:rsidRPr="0000733D">
+                    <w:r w:rsidR="0000733D" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> |</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0000733D">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
-                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:id w:val="1356385390"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
@@ -4869,52 +4900,52 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="005B50F4" w:rsidRPr="005B50F4">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="71A74D0E" w14:textId="19D68F09" w:rsidR="00F92680" w:rsidRDefault="00F92680">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F9D488D" w14:textId="2372FDA7" w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5" w:rsidRDefault="00ED7179">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB5AF5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C9E5F18" wp14:editId="6D42E112">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6350</wp:posOffset>
@@ -4999,383 +5030,423 @@
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4883150" cy="226695"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24958F76" w14:textId="5C07BD91" w:rsidR="00254699" w:rsidRPr="0004575F" w:rsidRDefault="00254699" w:rsidP="00254699">
+                        <w:p w14:paraId="24958F76" w14:textId="16084E64" w:rsidR="00254699" w:rsidRPr="00036303" w:rsidRDefault="00254699" w:rsidP="00254699">
                           <w:pPr>
                             <w:spacing w:line="120" w:lineRule="atLeast"/>
                             <w:rPr>
                               <w:b/>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
                           </w:r>
-                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
-                            <w:t>31</w:t>
+                            <w:t>00</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, n. </w:t>
                           </w:r>
-                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>0</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, p. </w:t>
                           </w:r>
-                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>00</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> – </w:t>
                           </w:r>
-                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
-                            <w:t>20</w:t>
+                            <w:t>0</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidR="0004575F" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00036303">
+                            <w:rPr>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, </w:t>
                           </w:r>
-                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
-                            <w:t>jan</w:t>
+                            <w:t>mês</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t>./</w:t>
                           </w:r>
-                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidR="0004575F" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
-                            <w:t>mar</w:t>
+                            <w:t>m</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidR="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
+                              <w:w w:val="92"/>
+                              <w:sz w:val="19"/>
+                              <w:szCs w:val="19"/>
+                            </w:rPr>
+                            <w:t>ês</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00036303">
+                            <w:rPr>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t>. 202</w:t>
                           </w:r>
-                          <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                          <w:r w:rsidR="0004575F" w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> |</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0004575F">
+                          <w:r w:rsidRPr="00036303">
                             <w:rPr>
                               <w:b/>
-                              <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                              <w:color w:val="0072AA"/>
                               <w:w w:val="92"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D313CD2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Caixa de Texto 1215905258" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:805pt;width:384.5pt;height:17.85pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD82q8N/AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JV27UFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbSr8+SchyjvRXVgSC52tmd2eHmajCaHaUPCm3NZ5MpZ9IKbJTd1/zH97s3&#10;K85CBNuARitr/igDv9q+frXpXSVL7FA30jMCsaHqXc27GF1VFEF00kCYoJOWgi16A5GOfl80HnpC&#10;N7oop9Nl0aNvnEchQ6Db2zHItxm/baWIX9s2yMh0zam3mFef111ai+0Gqr0H1ylxagP+oQsDylLR&#10;M9QtRGAHr/6CMkp4DNjGiUBTYNsqITMHYjOb/sHmoQMnMxcSJ7izTOH/wYovxwf3zbM4vMeBBphJ&#10;BHeP4mdgFm86sHt57T32nYSGCs+SZEXvQnVKTVKHKiSQXf8ZGxoyHCJmoKH1JqlCPBmh0wAez6LL&#10;ITJBl/PV6u1sQSFBsbJcLteLXAKq52znQ/wo0bC0qbmnoWZ0ON6HmLqB6vmXVMzindI6D1Zb1td8&#10;vSgXOeEiYlQk32llar6apm90QiL5wTY5OYLS454KaHtinYiOlOOwG5hqqOmUm0TYYfNIMngcbUbP&#10;gjYd+t+c9WSxmodfB/CSM/3JkpTr2XyePJkP88W7kg7+MrK7jIAVBFXzyNm4vYnZxyPla5K8VVmN&#10;l05OLZN1skgnmydvXp7zXy+PcfsEAAD//wMAUEsDBBQABgAIAAAAIQB8A0Vc3wAAAA4BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj9R+srcSN2o2a0oY4VQXiCqI8JG5uvE2ixusodpvw92xO&#10;cJvZGc3O5LvRteKKfWg8aVguFAik0tuGKg0f7893GxAhGrKm9YQafjDArpjd5CazfqA3vB5iJTiE&#10;QmY01DF2mZShrNGZsPAdEmsn3zsTmfaVtL0ZONy1MlFqLZ1piD/UpsPHGsvz4eI0fL6cvr9W6rV6&#10;cmk3+FFJclup9e183D+AiDjGPzNM9bk6FNzp6C9kg2g1JOmWt0QW1kvFaLKoZMPoON1W6T3IIpf/&#10;ZxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPzarw38AQAA1AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHwDRVzfAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAVgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="24958F76" w14:textId="5C07BD91" w:rsidR="00254699" w:rsidRPr="0004575F" w:rsidRDefault="00254699" w:rsidP="00254699">
+                  <w:p w14:paraId="24958F76" w14:textId="16084E64" w:rsidR="00254699" w:rsidRPr="00036303" w:rsidRDefault="00254699" w:rsidP="00254699">
                     <w:pPr>
                       <w:spacing w:line="120" w:lineRule="atLeast"/>
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Inf. Inf., Londrina, v. </w:t>
                     </w:r>
-                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
-                      <w:t>31</w:t>
+                      <w:t>00</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, n. </w:t>
                     </w:r>
-                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>0</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, p. </w:t>
                     </w:r>
-                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>00</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> – </w:t>
                     </w:r>
-                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
-                      <w:t>20</w:t>
+                      <w:t>0</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidR="0004575F" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00036303">
+                      <w:rPr>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve">, </w:t>
                     </w:r>
-                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
-                      <w:t>jan</w:t>
+                      <w:t>mês</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t>./</w:t>
                     </w:r>
-                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidR="0004575F" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
-                      <w:t>mar</w:t>
+                      <w:t>m</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidR="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
+                        <w:w w:val="92"/>
+                        <w:sz w:val="19"/>
+                        <w:szCs w:val="19"/>
+                      </w:rPr>
+                      <w:t>ês</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00036303">
+                      <w:rPr>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t>. 202</w:t>
                     </w:r>
-                    <w:r w:rsidR="0004575F" w:rsidRPr="0004575F">
+                    <w:r w:rsidR="0004575F" w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> |</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="0004575F">
+                    <w:r w:rsidRPr="00036303">
                       <w:rPr>
                         <w:b/>
-                        <w:color w:val="E7E6E6" w:themeColor="background2"/>
+                        <w:color w:val="0072AA"/>
                         <w:w w:val="92"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> www.uel.br/revistas/informacao</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:id w:val="21062011"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
@@ -5402,108 +5473,98 @@
         </w:r>
         <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00B42C4C" w:rsidRPr="00FB5AF5">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="71A74D10" w14:textId="77777777" w:rsidR="008554A8" w:rsidRDefault="008554A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="345A09B6" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
+    <w:p w14:paraId="7FFBF541" w14:textId="77777777" w:rsidR="00DB626B" w:rsidRDefault="00DB626B" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="354DB85A" w14:textId="77777777" w:rsidR="00F74CFC" w:rsidRDefault="00F74CFC" w:rsidP="008F79F3">
+    <w:p w14:paraId="1F6D5B73" w14:textId="77777777" w:rsidR="00DB626B" w:rsidRDefault="00DB626B" w:rsidP="008F79F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="157A0CF3" w14:textId="77777777" w:rsidR="009A3A15" w:rsidRPr="00440DBF" w:rsidRDefault="009A3A15" w:rsidP="00A3233B">
       <w:pPr>
         <w:pStyle w:val="NotaderodapInfoInfo"/>
       </w:pPr>
       <w:r w:rsidRPr="00E67C6A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00440DBF">
         <w:t xml:space="preserve"> As notas de rodapé, quando indispensáveis, devem ser ap</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">resentadas com fonte Arial, 10, </w:t>
       </w:r>
       <w:r w:rsidRPr="00440DBF">
         <w:t>espaço simples, justificado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71A74D0D" w14:textId="77777777" w:rsidR="008D282E" w:rsidRDefault="008D282E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r w:rsidRPr="00E30F52">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A74D11" wp14:editId="2C9964B7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-78105</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-830580</wp:posOffset>
               </wp:positionV>
@@ -5516,67 +5577,58 @@
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6270625" cy="425450"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="71A74D1C" w14:textId="2E4FBAA5" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="008D282E" w:rsidP="00AB7A3A">
+                        <w:p w14:paraId="71A74D1C" w14:textId="2E4FBAA5" w:rsidR="008D282E" w:rsidRPr="00036303" w:rsidRDefault="008D282E" w:rsidP="00AB7A3A">
                           <w:pPr>
                             <w:pStyle w:val="AutorCabealhoInfoInfo"/>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A60025">
-[...2 lines deleted...]
-                            </w:rPr>
+                          <w:r w:rsidRPr="00036303">
                             <w:t>Autor</w:t>
                           </w:r>
-                          <w:r w:rsidR="00B22978" w:rsidRPr="00A60025">
-[...2 lines deleted...]
-                            </w:rPr>
+                          <w:r w:rsidR="00B22978" w:rsidRPr="00036303">
                             <w:t xml:space="preserve"> 1, Autor 2</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="71A74D1D" w14:textId="4A13F08D" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="000C6106" w:rsidP="00AB7A3A">
                           <w:pPr>
                             <w:pStyle w:val="TtuloCabealhoInfoInfo"/>
                             <w:rPr>
                               <w:color w:val="E7E6E6" w:themeColor="background2"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00A60025">
                             <w:rPr>
                               <w:color w:val="E7E6E6" w:themeColor="background2"/>
                             </w:rPr>
                             <w:t>Título</w:t>
                           </w:r>
                           <w:r w:rsidR="00711F58" w:rsidRPr="00A60025">
                             <w:rPr>
                               <w:color w:val="E7E6E6" w:themeColor="background2"/>
                             </w:rPr>
                             <w:t>: subtítulo</w:t>
                           </w:r>
                           <w:r w:rsidR="00E50197" w:rsidRPr="00A60025">
                             <w:rPr>
                               <w:color w:val="E7E6E6" w:themeColor="background2"/>
@@ -5588,121 +5640,102 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="71A74D11" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-6.15pt;margin-top:-65.4pt;width:493.75pt;height:33.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBolt79wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IF20kEy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr++SchwjvRXVgeBqydmd2eH6erSGHRQGDa7h81nJmXISWu12Df/x/f7d&#10;JWchCtcKA041/EkFfr15+2Y9+FpV0INpFTICcaEefMP7GH1dFEH2yoowA68cJTtAKyKFuCtaFAOh&#10;W1NUZbkqBsDWI0gVAv29m5J8k/G7Tsn4teuCisw0nHqLecW8btNabNai3qHwvZbHNsQ/dGGFdlT0&#10;BHUnomB71H9BWS0RAnRxJsEW0HVaqsyB2MzLV2wee+FV5kLiBH+SKfw/WPnl8Oi/IYvjexhpgJlE&#10;8A8gfwbm4LYXbqduEGHolWip8DxJVgw+1MerSepQhwSyHT5DS0MW+wgZaOzQJlWIJyN0GsDTSXQ1&#10;Ribp56q6KFfVkjNJuUW1XCzzVApRP9/2GOJHBZalTcORhprRxeEhxNSNqJ+PpGIO7rUxebDGsaHh&#10;V0uCf5WxOpLvjLYNvyzTNzkhkfzg2nw5Cm2mPRUw7sg6EZ0ox3E70sHEfgvtE/FHmPxF74E2PeBv&#10;zgbyVsPDr71AxZn55EjDq/likcyYg8XyoqIAzzPb84xwkqAaHjmbtrcxG3hidENadzrL8NLJsVfy&#10;TFbn6O9kyvM4n3p5hZs/AAAA//8DAFBLAwQUAAYACAAAACEARYqBfuAAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzW7CMBCE75V4B2uRegObpFAIcVDVqtdWpT9SbyZekoh4HcWGpG/f5dTedndG&#10;s9/ku9G14oJ9aDxpWMwVCKTS24YqDR/vz7M1iBANWdN6Qg0/GGBXTG5yk1k/0Bte9rESHEIhMxrq&#10;GLtMylDW6EyY+w6JtaPvnYm89pW0vRk43LUyUWolnWmIP9Smw8cay9P+7DR8vhy/v+7Ua/Xklt3g&#10;RyXJbaTWt9PxYQsi4hj/zHDFZ3QomOngz2SDaDXMFknK1uuQKi7Bls39MgFx4NMqXYMscvm/RPEL&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwaJbe/cBAADNAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARYqBfuAAAAAMAQAADwAAAAAAAAAAAAAA&#10;AABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="71A74D1C" w14:textId="2E4FBAA5" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="008D282E" w:rsidP="00AB7A3A">
+                  <w:p w14:paraId="71A74D1C" w14:textId="2E4FBAA5" w:rsidR="008D282E" w:rsidRPr="00036303" w:rsidRDefault="008D282E" w:rsidP="00AB7A3A">
                     <w:pPr>
                       <w:pStyle w:val="AutorCabealhoInfoInfo"/>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A60025">
-[...2 lines deleted...]
-                      </w:rPr>
+                    <w:r w:rsidRPr="00036303">
                       <w:t>Autor</w:t>
                     </w:r>
-                    <w:r w:rsidR="00B22978" w:rsidRPr="00A60025">
-[...2 lines deleted...]
-                      </w:rPr>
+                    <w:r w:rsidR="00B22978" w:rsidRPr="00036303">
                       <w:t xml:space="preserve"> 1, Autor 2</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="71A74D1D" w14:textId="4A13F08D" w:rsidR="008D282E" w:rsidRPr="00A60025" w:rsidRDefault="000C6106" w:rsidP="00AB7A3A">
                     <w:pPr>
                       <w:pStyle w:val="TtuloCabealhoInfoInfo"/>
                       <w:rPr>
                         <w:color w:val="E7E6E6" w:themeColor="background2"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A60025">
                       <w:rPr>
                         <w:color w:val="E7E6E6" w:themeColor="background2"/>
                       </w:rPr>
                       <w:t>Título</w:t>
                     </w:r>
                     <w:r w:rsidR="00711F58" w:rsidRPr="00A60025">
                       <w:rPr>
                         <w:color w:val="E7E6E6" w:themeColor="background2"/>
                       </w:rPr>
                       <w:t>: subtítulo</w:t>
                     </w:r>
                     <w:r w:rsidR="00E50197" w:rsidRPr="00A60025">
                       <w:rPr>
                         <w:color w:val="E7E6E6" w:themeColor="background2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> do trabalho</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A454DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7403FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6311,109 +6344,113 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1776166171">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="556744700">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2051421039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1534224484">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="352345235">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1751921993">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B26FE4"/>
     <w:rsid w:val="00000F0A"/>
     <w:rsid w:val="00002681"/>
     <w:rsid w:val="00004FEC"/>
     <w:rsid w:val="0000733D"/>
     <w:rsid w:val="000135F0"/>
     <w:rsid w:val="00013A7D"/>
     <w:rsid w:val="00015E84"/>
     <w:rsid w:val="0002056D"/>
     <w:rsid w:val="00020C66"/>
     <w:rsid w:val="00022172"/>
     <w:rsid w:val="0002633A"/>
     <w:rsid w:val="000266FA"/>
     <w:rsid w:val="00033170"/>
+    <w:rsid w:val="00036303"/>
     <w:rsid w:val="00041DEF"/>
     <w:rsid w:val="0004575F"/>
     <w:rsid w:val="0005166B"/>
     <w:rsid w:val="00061DC1"/>
     <w:rsid w:val="00064182"/>
     <w:rsid w:val="0007043D"/>
     <w:rsid w:val="0007491A"/>
     <w:rsid w:val="00086256"/>
     <w:rsid w:val="00092DCA"/>
     <w:rsid w:val="00093185"/>
     <w:rsid w:val="0009545A"/>
     <w:rsid w:val="000B1419"/>
     <w:rsid w:val="000B2175"/>
     <w:rsid w:val="000B4912"/>
     <w:rsid w:val="000C0133"/>
     <w:rsid w:val="000C5AE3"/>
     <w:rsid w:val="000C6106"/>
     <w:rsid w:val="000C7EFE"/>
     <w:rsid w:val="000D4B78"/>
     <w:rsid w:val="000E280B"/>
+    <w:rsid w:val="000E5693"/>
     <w:rsid w:val="000F6C51"/>
     <w:rsid w:val="001009E6"/>
     <w:rsid w:val="0011077E"/>
     <w:rsid w:val="001108A8"/>
     <w:rsid w:val="00110E27"/>
     <w:rsid w:val="00112155"/>
     <w:rsid w:val="0011220C"/>
     <w:rsid w:val="00122CDF"/>
     <w:rsid w:val="00123683"/>
     <w:rsid w:val="00130ECD"/>
     <w:rsid w:val="001331F8"/>
     <w:rsid w:val="0013398C"/>
     <w:rsid w:val="00141BB2"/>
     <w:rsid w:val="0014261F"/>
     <w:rsid w:val="00147CDC"/>
     <w:rsid w:val="001529A0"/>
     <w:rsid w:val="00153010"/>
     <w:rsid w:val="00153B47"/>
     <w:rsid w:val="001559EA"/>
     <w:rsid w:val="0016124B"/>
     <w:rsid w:val="00161346"/>
     <w:rsid w:val="00161B37"/>
     <w:rsid w:val="00175EA0"/>
     <w:rsid w:val="00182B88"/>
     <w:rsid w:val="0018603E"/>
@@ -6785,50 +6822,51 @@
     <w:rsid w:val="00CB142C"/>
     <w:rsid w:val="00CC2A0A"/>
     <w:rsid w:val="00CC41CE"/>
     <w:rsid w:val="00CC6B95"/>
     <w:rsid w:val="00CD29B2"/>
     <w:rsid w:val="00CD5D45"/>
     <w:rsid w:val="00CE0E67"/>
     <w:rsid w:val="00CE1DA4"/>
     <w:rsid w:val="00CE2E6D"/>
     <w:rsid w:val="00CF1FC1"/>
     <w:rsid w:val="00D03E61"/>
     <w:rsid w:val="00D07486"/>
     <w:rsid w:val="00D210AE"/>
     <w:rsid w:val="00D35AA6"/>
     <w:rsid w:val="00D4198C"/>
     <w:rsid w:val="00D47D65"/>
     <w:rsid w:val="00D54E0E"/>
     <w:rsid w:val="00D55CAC"/>
     <w:rsid w:val="00D5605B"/>
     <w:rsid w:val="00D5701A"/>
     <w:rsid w:val="00D739CE"/>
     <w:rsid w:val="00D9217C"/>
     <w:rsid w:val="00D930FA"/>
     <w:rsid w:val="00DA42EA"/>
     <w:rsid w:val="00DB0229"/>
+    <w:rsid w:val="00DB626B"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD3942"/>
     <w:rsid w:val="00DE39F6"/>
     <w:rsid w:val="00DE4971"/>
     <w:rsid w:val="00DE4AAA"/>
     <w:rsid w:val="00DE711E"/>
     <w:rsid w:val="00DF363E"/>
     <w:rsid w:val="00DF390C"/>
     <w:rsid w:val="00DF5B7B"/>
     <w:rsid w:val="00E019BE"/>
     <w:rsid w:val="00E057A1"/>
     <w:rsid w:val="00E058F5"/>
     <w:rsid w:val="00E11B0A"/>
     <w:rsid w:val="00E1614B"/>
     <w:rsid w:val="00E1688E"/>
     <w:rsid w:val="00E22A8E"/>
     <w:rsid w:val="00E2576D"/>
     <w:rsid w:val="00E301C5"/>
     <w:rsid w:val="00E30F52"/>
     <w:rsid w:val="00E32B90"/>
     <w:rsid w:val="00E373BF"/>
     <w:rsid w:val="00E37AFA"/>
     <w:rsid w:val="00E44A85"/>
     <w:rsid w:val="00E469EB"/>
     <w:rsid w:val="00E50197"/>
@@ -6864,97 +6902,97 @@
     <w:rsid w:val="00F02289"/>
     <w:rsid w:val="00F024E7"/>
     <w:rsid w:val="00F03F5F"/>
     <w:rsid w:val="00F107B5"/>
     <w:rsid w:val="00F10AE4"/>
     <w:rsid w:val="00F12AFD"/>
     <w:rsid w:val="00F16D77"/>
     <w:rsid w:val="00F30F56"/>
     <w:rsid w:val="00F334B1"/>
     <w:rsid w:val="00F37976"/>
     <w:rsid w:val="00F415A9"/>
     <w:rsid w:val="00F44E04"/>
     <w:rsid w:val="00F55112"/>
     <w:rsid w:val="00F574DE"/>
     <w:rsid w:val="00F74CFC"/>
     <w:rsid w:val="00F763B4"/>
     <w:rsid w:val="00F76A11"/>
     <w:rsid w:val="00F836DD"/>
     <w:rsid w:val="00F852BF"/>
     <w:rsid w:val="00F86709"/>
     <w:rsid w:val="00F92680"/>
     <w:rsid w:val="00F93D91"/>
     <w:rsid w:val="00F940B2"/>
     <w:rsid w:val="00F95F38"/>
     <w:rsid w:val="00FA1C1E"/>
+    <w:rsid w:val="00FA25F0"/>
     <w:rsid w:val="00FA3F06"/>
     <w:rsid w:val="00FA594D"/>
     <w:rsid w:val="00FB0633"/>
     <w:rsid w:val="00FB213B"/>
     <w:rsid w:val="00FB3816"/>
     <w:rsid w:val="00FB38D0"/>
     <w:rsid w:val="00FB5AF5"/>
     <w:rsid w:val="00FC041C"/>
     <w:rsid w:val="00FC6CE9"/>
     <w:rsid w:val="00FD3459"/>
     <w:rsid w:val="00FE607E"/>
     <w:rsid w:val="00FF1B0A"/>
     <w:rsid w:val="00FF294D"/>
     <w:rsid w:val="00FF40D3"/>
     <w:rsid w:val="00FF4420"/>
     <w:rsid w:val="00FF4835"/>
     <w:rsid w:val="00FF4D74"/>
     <w:rsid w:val="00FF5D26"/>
     <w:rsid w:val="00FF6E7C"/>
     <w:rsid w:val="00FF7F93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71A74C8B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D6B4D9BD-DF88-4C41-8097-B0CBB48C951C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8047,58 +8085,58 @@
     <w:qFormat/>
     <w:rsid w:val="006F56BC"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="0072AA"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/42609" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8328,82 +8366,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A26DC644-EFE8-498E-8413-93094FDA1B82}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5DA39BF-A539-4058-BDA4-7CFEA68ADF8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1081</Words>
   <Characters>6544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7556</CharactersWithSpaces>
+  <CharactersWithSpaces>7557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Thiago C.M.</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>